--- v2 (2026-08-16)
+++ v3 (2026-11-06)
@@ -158,51 +158,51 @@
   <si>
     <t>Erik Van Os, Elle van Lieshout, Hugo Van Look (ill.)</t>
   </si>
   <si>
     <t>6, 7, 8</t>
   </si>
   <si>
     <t>15/12/2023</t>
   </si>
   <si>
     <t>Het huis aan de Prinsengracht</t>
   </si>
   <si>
     <t>Thomas Harding, Annelies Jorna (vert.)</t>
   </si>
   <si>
     <t>11, 12, 13</t>
   </si>
   <si>
     <t>09/12/2023</t>
   </si>
   <si>
     <t>De restjes van de zon</t>
   </si>
   <si>
-    <t>Edward Van de Vendel, Jet Parent (ill.)</t>
+    <t>Edward van de Vendel, Jet Parent (ill.)</t>
   </si>
   <si>
     <t>5, 6, 7</t>
   </si>
   <si>
     <t>Voor altijd bij jou</t>
   </si>
   <si>
     <t>Janneke Ipenburg</t>
   </si>
   <si>
     <t>5, 6, 7, 8, 9, 10</t>
   </si>
   <si>
     <t>08/12/2023</t>
   </si>
   <si>
     <t>Een zee van papier</t>
   </si>
   <si>
     <t>Koos Meinderts, Sietse Muis (ill.)</t>
   </si>
   <si>
     <t>Ploegsma</t>
   </si>
@@ -893,51 +893,51 @@
   <si>
     <t>Annie M.G. Schmidt, Noëlle Smit (ill.)</t>
   </si>
   <si>
     <t>13/10/2023</t>
   </si>
   <si>
     <t>Waar is Jan?</t>
   </si>
   <si>
     <t>Madeleine Van der Raad</t>
   </si>
   <si>
     <t>10/10/2023</t>
   </si>
   <si>
     <t>De piraten van Duivelseiland</t>
   </si>
   <si>
     <t>Paul van Loon, Mark Borgions (ill.)</t>
   </si>
   <si>
     <t>Lief kleintje</t>
   </si>
   <si>
-    <t>Nina Laden, Melissa Castrillon (ill.), Edward Van de Vendel (vert.)</t>
+    <t>Nina Laden, Melissa Castrillon (ill.), Edward van de Vendel (vert.)</t>
   </si>
   <si>
     <t>08/10/2023</t>
   </si>
   <si>
     <t>Pardalita</t>
   </si>
   <si>
     <t>Joana Estrela, Finne Anthonissen (vert.)</t>
   </si>
   <si>
     <t>07/10/2023</t>
   </si>
   <si>
     <t>Super AVI's : een super gaaf boek om zelf te lezen</t>
   </si>
   <si>
     <t>06/10/2023</t>
   </si>
   <si>
     <t>Laser game: rennen voor je leven</t>
   </si>
   <si>
     <t>Maren Stoffels</t>
   </si>
@@ -1589,51 +1589,51 @@
   <si>
     <t>Alle dingen onderweg</t>
   </si>
   <si>
     <t>Tanja Louwers</t>
   </si>
   <si>
     <t>ImageBooks</t>
   </si>
   <si>
     <t>Ik maak muziek!</t>
   </si>
   <si>
     <t>Lizzy Doyle</t>
   </si>
   <si>
     <t>Hoe voel jij je? : een flapjesboek over emoties</t>
   </si>
   <si>
     <t>Kathy Gordon, Louise Forshaw (ill.)</t>
   </si>
   <si>
     <t>Hidde huilt</t>
   </si>
   <si>
-    <t>Sara Gimbergsson, Edward Van de Vendel (vert.)</t>
+    <t>Sara Gimbergsson, Edward van de Vendel (vert.)</t>
   </si>
   <si>
     <t>Tiptoe Print</t>
   </si>
   <si>
     <t>Eend zegt miauw</t>
   </si>
   <si>
     <t>Juliette MacIver, Carla Martell (ill.)</t>
   </si>
   <si>
     <t>Dit of dat? : een boek waarin kinderen mogen kiezen</t>
   </si>
   <si>
     <t>Laura Van Bouchout, Eva Mouton (ill.)</t>
   </si>
   <si>
     <t>Infodok</t>
   </si>
   <si>
     <t>De soep is klaar!</t>
   </si>
   <si>
     <t>Susanne Strasser</t>
   </si>
@@ -1829,51 +1829,51 @@
   <si>
     <t>Holly Jackson, H.C. Kaspersma (vert.)</t>
   </si>
   <si>
     <t>14, 15, 16</t>
   </si>
   <si>
     <t>De ballade van slangen en zangvogels</t>
   </si>
   <si>
     <t>Suzanne Collins, Maria Postema (vert.)</t>
   </si>
   <si>
     <t>Vlucht 703</t>
   </si>
   <si>
     <t>Chinouk Thijssen</t>
   </si>
   <si>
     <t>13, 14, 15, 16</t>
   </si>
   <si>
     <t>Worstje en zijn vrienden gaan naar boven!</t>
   </si>
   <si>
-    <t>Greg Pizzoli, Edward Van de Vendel (vert.)</t>
+    <t>Greg Pizzoli, Edward van de Vendel (vert.)</t>
   </si>
   <si>
     <t>Wie is er bang voor de voetbalzombies?</t>
   </si>
   <si>
     <t>Simon van der Geest, Elly Hees (ill.)</t>
   </si>
   <si>
     <t>Rik en Noor: de tuin achter de muur</t>
   </si>
   <si>
     <t>Isabelle Gielen, Katrien Benaets (ill.)</t>
   </si>
   <si>
     <t>Mama is profvoetballer</t>
   </si>
   <si>
     <t>Marieke Visser, Ody Neisingh, Nadia Meezen (ill.)</t>
   </si>
   <si>
     <t>Rose stories</t>
   </si>
   <si>
     <t>8, 9</t>
   </si>
@@ -2687,51 +2687,51 @@
   <si>
     <t>Kamalia Talhaoui, Natascha Stenvert (ill.)</t>
   </si>
   <si>
     <t>20/06/2023</t>
   </si>
   <si>
     <t>De hele Zwik en ik : een familie</t>
   </si>
   <si>
     <t>John Yeoman, Quentin Blake (ill.), Bart Moeyaert (vert.)</t>
   </si>
   <si>
     <t>Frank en Bert op de fiets</t>
   </si>
   <si>
     <t>Chris Naylor-Ballesteros, J. H. Gever (vert.)</t>
   </si>
   <si>
     <t>16/06/2023</t>
   </si>
   <si>
     <t>Gelukkig en blij</t>
   </si>
   <si>
-    <t>Edward Van de Vendel, Martijn Van der Linden (ill.)</t>
+    <t>Edward van de Vendel, Martijn Van der Linden (ill.)</t>
   </si>
   <si>
     <t>Mevrouw Kiosk</t>
   </si>
   <si>
     <t>Anete Melece, Edward van de Vendel  (vert.)</t>
   </si>
   <si>
     <t>De levens van Lanya</t>
   </si>
   <si>
     <t>Mirjam Oldenhave, Lanya Sabir, Carolien Wesselink (ill.)</t>
   </si>
   <si>
     <t>15/06/2023</t>
   </si>
   <si>
     <t>Rozen voor de zwijnen : de minstens 100 spreekwoorden van Bruegel</t>
   </si>
   <si>
     <t>Ted Van Lieshout</t>
   </si>
   <si>
     <t>10, 11, 12, 13, 14, 15</t>
   </si>
@@ -2861,93 +2861,93 @@
   <si>
     <t>6, 7, 8, 9, 10, 11, 12</t>
   </si>
   <si>
     <t>05/06/2023</t>
   </si>
   <si>
     <t>Frank en Stijn en het magische boek</t>
   </si>
   <si>
     <t>Reine De Pelseneer, Richard Verschraagen (ill.)</t>
   </si>
   <si>
     <t>Underdogs</t>
   </si>
   <si>
     <t>Joren Slaets, Kevin Cuyt (ill.)</t>
   </si>
   <si>
     <t>Sonja's kippen</t>
   </si>
   <si>
     <t>Het boek dat niemand wilde lezen</t>
   </si>
   <si>
-    <t>Richard Ayoade, Tor Freeman (ill.), Edward Van de Vendel (vert.)</t>
+    <t>Richard Ayoade, Tor Freeman (ill.), Edward van de Vendel (vert.)</t>
   </si>
   <si>
     <t>01/06/2023</t>
   </si>
   <si>
     <t>De terugstromende rivier : het verhaal van Tomek</t>
   </si>
   <si>
     <t>Jean-Claude Mourlevat, Eef Gratama (vert.)</t>
   </si>
   <si>
     <t>31/05/2023</t>
   </si>
   <si>
     <t>Oma, Max en ik</t>
   </si>
   <si>
     <t>Mattias Danielsson, Jonna Björnstjerna (ill.), Mijke van Leersum (vert.)</t>
   </si>
   <si>
     <t>30/05/2023</t>
   </si>
   <si>
     <t>Struikmeisje</t>
   </si>
   <si>
     <t>Tineke Honingh</t>
   </si>
   <si>
     <t>26/05/2023</t>
   </si>
   <si>
     <t>De Swifts</t>
   </si>
   <si>
     <t>Beth Lincoln, Claire Powell (ill.), Hanneke Van Soest (vert.)</t>
   </si>
   <si>
     <t>Mijn spook en ik</t>
   </si>
   <si>
-    <t>Edward Van de Vendel, Floor De Goede (ill.)</t>
+    <t>Edward van de Vendel, Floor De Goede (ill.)</t>
   </si>
   <si>
     <t>De pieto-toets</t>
   </si>
   <si>
     <t>Hans Hagen, Marieke Van Ditshuizen (ill.)</t>
   </si>
   <si>
     <t>22/05/2023</t>
   </si>
   <si>
     <t>Iedereen</t>
   </si>
   <si>
     <t>Liisa Kallio, Monique Hagen (vert.), Hans Hagen (vert.)</t>
   </si>
   <si>
     <t>19/05/2023</t>
   </si>
   <si>
     <t>Het geheime dierengenootschap</t>
   </si>
   <si>
     <t>Luke Gamble, Selma Soester (vert.)</t>
   </si>
@@ -3218,51 +3218,51 @@
   <si>
     <t>04/05/2023</t>
   </si>
   <si>
     <t>De afstand tussen jou en mij</t>
   </si>
   <si>
     <t>Marina Gessner, Astrid Staartjes (vert.)</t>
   </si>
   <si>
     <t>03/05/2023</t>
   </si>
   <si>
     <t>Zomerburen</t>
   </si>
   <si>
     <t>Rianne Robben</t>
   </si>
   <si>
     <t>01/05/2023</t>
   </si>
   <si>
     <t>Verschrikkelijke beestjes : de hoofdluis, de vlieg, de spin</t>
   </si>
   <si>
-    <t>Elise Gravel, Edward Van de Vendel (vert.)</t>
+    <t>Elise Gravel, Edward van de Vendel (vert.)</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>Als je naar de aarde komt</t>
   </si>
   <si>
     <t>Sophie Blackall, Hans Hagen (vert.), Monique Hagen (vert.)</t>
   </si>
   <si>
     <t>Echo</t>
   </si>
   <si>
     <t>Matt Haig, Merel Leene (vert.)</t>
   </si>
   <si>
     <t>Post uit Parijs</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>Ebbie speelt verstoppertje</t>
   </si>
@@ -3323,51 +3323,51 @@
   <si>
     <t>De vijf die blijven</t>
   </si>
   <si>
     <t>19/04/2023</t>
   </si>
   <si>
     <t>Hoog in de boom begint de zomer</t>
   </si>
   <si>
     <t>Wouter Klootwijk, Esther Leeuwrik (ill.)</t>
   </si>
   <si>
     <t>18/04/2023</t>
   </si>
   <si>
     <t>Neem nooit een beste vriend</t>
   </si>
   <si>
     <t>Erna Sassen, Martijn Van der Linden (ill.)</t>
   </si>
   <si>
     <t>Opa en de walnoot</t>
   </si>
   <si>
-    <t>Ammi-Joan Paquette, Felicita Sala (ill.), Edward Van de Vendel (vert.)</t>
+    <t>Ammi-Joan Paquette, Felicita Sala (ill.), Edward van de Vendel (vert.)</t>
   </si>
   <si>
     <t>De geweldige zebra ontsnapping</t>
   </si>
   <si>
     <t>Katherine Rundell, Sara Ogilvie (ill.), Jenny de Jonge (vert.)</t>
   </si>
   <si>
     <t>De baas van het bos</t>
   </si>
   <si>
     <t>Tim Hogenbosch, Jan Paul Schutten, Emanuel Wiemans (ill.)</t>
   </si>
   <si>
     <t>Obi en Tito Tapir</t>
   </si>
   <si>
     <t>Mathilda Masters, Georgien Overwater (ill.)</t>
   </si>
   <si>
     <t>17/04/2023</t>
   </si>
   <si>
     <t>Tony</t>
   </si>
@@ -3797,51 +3797,51 @@
   <si>
     <t>14/03/2023</t>
   </si>
   <si>
     <t>Insectorama : bestudeer de wereld van de minibeestjes</t>
   </si>
   <si>
     <t>Barbara Taylor, Carnovsky (ill.)</t>
   </si>
   <si>
     <t>Met klinkende munt : van schelpengeld tot cryptovaluta</t>
   </si>
   <si>
     <t>Vitali Konstantinov</t>
   </si>
   <si>
     <t>Heel de wereld wordt wakker : het beste van de moderne kinderpoëzie in 333 gedichten</t>
   </si>
   <si>
     <t>Jaap Robben, Sebastiaan Van Doninck (ill.)</t>
   </si>
   <si>
     <t>Ik ben stil : een verhaal voor de introverte persoon die we allemaal in ons hebben</t>
   </si>
   <si>
-    <t>Andie Powers, Betsy Petersen (ill.), Edward Van de Vendel (vert.)</t>
+    <t>Andie Powers, Betsy Petersen (ill.), Edward van de Vendel (vert.)</t>
   </si>
   <si>
     <t>09/03/2023</t>
   </si>
   <si>
     <t>De kleine prinses</t>
   </si>
   <si>
     <t>Frances Hodgson Burnett, nathalie novi (ill.), Veerle Willems (vert.)</t>
   </si>
   <si>
     <t>06/03/2023</t>
   </si>
   <si>
     <t>Codebreker Charlotte</t>
   </si>
   <si>
     <t>Cedar Wang</t>
   </si>
   <si>
     <t>02/03/2023</t>
   </si>
   <si>
     <t>Het eigenwijze huisdierenboek</t>
   </si>