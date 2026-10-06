--- v2 (2026-08-16)
+++ v3 (2026-10-06)
@@ -12044,54 +12044,54 @@
       </c>
       <c r="D328" s="1">
         <v>2021</v>
       </c>
       <c r="E328" s="1">
         <v>9789021423883</v>
       </c>
       <c r="F328" s="1" t="s">
         <v>44</v>
       </c>
       <c r="G328" s="1" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="329" spans="1:7">
       <c r="A329" s="1" t="s">
         <v>892</v>
       </c>
       <c r="B329" s="1" t="s">
         <v>893</v>
       </c>
       <c r="C329" s="1" t="s">
         <v>894</v>
       </c>
       <c r="D329" s="1">
-        <v>2021</v>
+        <v>2025</v>
       </c>
       <c r="E329" s="1">
-        <v>9789026625008</v>
+        <v>9789026628191</v>
       </c>
       <c r="F329" s="1" t="s">
         <v>48</v>
       </c>
       <c r="G329" s="1" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="330" spans="1:7">
       <c r="A330" s="1" t="s">
         <v>895</v>
       </c>
       <c r="B330" s="1" t="s">
         <v>896</v>
       </c>
       <c r="C330" s="1" t="s">
         <v>897</v>
       </c>
       <c r="D330" s="1">
         <v>2021</v>
       </c>
       <c r="E330" s="1">
         <v>9789044544909</v>
       </c>
       <c r="F330" s="1" t="s">