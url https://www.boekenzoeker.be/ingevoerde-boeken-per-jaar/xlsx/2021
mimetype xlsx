--- v1 (2026-06-23)
+++ v2 (2026-10-06)
@@ -1445,63 +1445,63 @@
   <si>
     <t>50 helden die de wereld mooier hebben gemaakt</t>
   </si>
   <si>
     <t>Lily Murray, Ana Albero (ill.), Mariëlle Steinpatz (vert.)</t>
   </si>
   <si>
     <t>Supernarwal en Kwalkampioen</t>
   </si>
   <si>
     <t>Ben Clanton, Edward Van de Vendel (vert.)</t>
   </si>
   <si>
     <t>SuperDolfje</t>
   </si>
   <si>
     <t>Paul van Loon, Hugo Van Look (ill.)</t>
   </si>
   <si>
     <t>Stinkhond kampioen!</t>
   </si>
   <si>
     <t>Colas Gutman, Marc Boutavant (ill.), Sylvia Vanden Heede (vert.)</t>
   </si>
   <si>
+    <t>Schateiland</t>
+  </si>
+  <si>
+    <t>Robert Louis Stevenson, Jack Noel (ill.), Edward Van de Vendel (vert.)</t>
+  </si>
+  <si>
+    <t>Ridder Griezel</t>
+  </si>
+  <si>
+    <t>Dirk Nielandt, Marjolein Pottie (ill.)</t>
+  </si>
+  <si>
     <t>6, 7, 8, 9</t>
-  </si>
-[...10 lines deleted...]
-    <t>Dirk Nielandt, Marjolein Pottie (ill.)</t>
   </si>
   <si>
     <t>Nog meer boevenstreken</t>
   </si>
   <si>
     <t>Tjibbe Veldkamp, Kees De Boer (ill.)</t>
   </si>
   <si>
     <t>Hoe beroof je een bank?</t>
   </si>
   <si>
     <t>Pim Lammers, Loes Riphagen (ill.)</t>
   </si>
   <si>
     <t>7, 8</t>
   </si>
   <si>
     <t>Een vriend, wat is dat?</t>
   </si>
   <si>
     <t>Ed Franck, Thé Tjong-Khing (ill.)</t>
   </si>
   <si>
     <t>Een held</t>
   </si>
@@ -5358,54 +5358,54 @@
       </c>
       <c r="D39" s="1">
         <v>2021</v>
       </c>
       <c r="E39" s="1">
         <v>9789462916111</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>62</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="1" t="s">
         <v>142</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>143</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>144</v>
       </c>
       <c r="D40" s="1">
-        <v>2021</v>
+        <v>2026</v>
       </c>
       <c r="E40" s="1">
-        <v>9789401614078</v>
+        <v>9789401626576</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>38</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="1" t="s">
         <v>146</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>147</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D41" s="1">
         <v>2020</v>
       </c>
       <c r="E41" s="1">
         <v>9789462915138</v>
       </c>
       <c r="F41" s="1" t="s">
@@ -8147,97 +8147,97 @@
       </c>
       <c r="F160" s="1" t="s">
         <v>69</v>
       </c>
       <c r="G160" s="1" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161" s="1" t="s">
         <v>475</v>
       </c>
       <c r="B161" s="1" t="s">
         <v>476</v>
       </c>
       <c r="C161" s="1" t="s">
         <v>244</v>
       </c>
       <c r="D161" s="1">
         <v>2021</v>
       </c>
       <c r="E161" s="1">
         <v>9789401476522</v>
       </c>
       <c r="F161" s="1" t="s">
-        <v>477</v>
+        <v>10</v>
       </c>
       <c r="G161" s="1" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="B162" s="1" t="s">
         <v>478</v>
-      </c>
-[...1 lines deleted...]
-        <v>479</v>
       </c>
       <c r="C162" s="1" t="s">
         <v>244</v>
       </c>
       <c r="D162" s="1">
         <v>2021</v>
       </c>
       <c r="E162" s="1">
         <v>9789401476638</v>
       </c>
       <c r="F162" s="1" t="s">
         <v>53</v>
       </c>
       <c r="G162" s="1" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="B163" s="1" t="s">
         <v>480</v>
-      </c>
-[...1 lines deleted...]
-        <v>481</v>
       </c>
       <c r="C163" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D163" s="1">
         <v>2020</v>
       </c>
       <c r="E163" s="1">
         <v>9789462914605</v>
       </c>
       <c r="F163" s="1" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="G163" s="1" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164" s="1" t="s">
         <v>482</v>
       </c>
       <c r="B164" s="1" t="s">
         <v>483</v>
       </c>
       <c r="C164" s="1" t="s">
         <v>244</v>
       </c>
       <c r="D164" s="1">
         <v>2021</v>
       </c>
       <c r="E164" s="1">
         <v>9789401474290</v>
       </c>
       <c r="F164" s="1" t="s">
         <v>221</v>
       </c>
       <c r="G164" s="1" t="s">
@@ -8400,51 +8400,51 @@
       </c>
       <c r="F171" s="1" t="s">
         <v>33</v>
       </c>
       <c r="G171" s="1" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172" s="1" t="s">
         <v>499</v>
       </c>
       <c r="B172" s="1" t="s">
         <v>500</v>
       </c>
       <c r="C172" s="1" t="s">
         <v>501</v>
       </c>
       <c r="D172" s="1">
         <v>2019</v>
       </c>
       <c r="E172" s="1">
         <v>9789461319630</v>
       </c>
       <c r="F172" s="1" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="G172" s="1" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173" s="1" t="s">
         <v>502</v>
       </c>
       <c r="B173" s="1" t="s">
         <v>503</v>
       </c>
       <c r="C173" s="1" t="s">
         <v>107</v>
       </c>
       <c r="D173" s="1">
         <v>2019</v>
       </c>
       <c r="E173" s="1">
         <v>9789044836103</v>
       </c>
       <c r="F173" s="1" t="s">
         <v>224</v>
       </c>
       <c r="G173" s="1" t="s">
@@ -8814,51 +8814,51 @@
       </c>
       <c r="F189" s="1" t="s">
         <v>258</v>
       </c>
       <c r="G189" s="1" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="190" spans="1:7">
       <c r="A190" s="1" t="s">
         <v>541</v>
       </c>
       <c r="B190" s="1" t="s">
         <v>542</v>
       </c>
       <c r="C190" s="1" t="s">
         <v>235</v>
       </c>
       <c r="D190" s="1">
         <v>2021</v>
       </c>
       <c r="E190" s="1">
         <v>9789051168594</v>
       </c>
       <c r="F190" s="1" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="G190" s="1" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="191" spans="1:7">
       <c r="A191" s="1" t="s">
         <v>543</v>
       </c>
       <c r="B191" s="1" t="s">
         <v>544</v>
       </c>
       <c r="C191" s="1" t="s">
         <v>311</v>
       </c>
       <c r="D191" s="1">
         <v>2021</v>
       </c>
       <c r="E191" s="1">
         <v>9789492986337</v>
       </c>
       <c r="F191" s="1" t="s">
         <v>258</v>
       </c>
       <c r="G191" s="1" t="s">
@@ -8975,51 +8975,51 @@
       </c>
       <c r="F196" s="1" t="s">
         <v>539</v>
       </c>
       <c r="G196" s="1" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="197" spans="1:7">
       <c r="A197" s="1" t="s">
         <v>553</v>
       </c>
       <c r="B197" s="1" t="s">
         <v>554</v>
       </c>
       <c r="C197" s="1" t="s">
         <v>227</v>
       </c>
       <c r="D197" s="1">
         <v>2021</v>
       </c>
       <c r="E197" s="1">
         <v>9789464015225</v>
       </c>
       <c r="F197" s="1" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="G197" s="1" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="198" spans="1:7">
       <c r="A198" s="1" t="s">
         <v>555</v>
       </c>
       <c r="B198" s="1" t="s">
         <v>556</v>
       </c>
       <c r="C198" s="1" t="s">
         <v>557</v>
       </c>
       <c r="D198" s="1">
         <v>2021</v>
       </c>
       <c r="E198" s="1">
         <v>9789463492614</v>
       </c>
       <c r="F198" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G198" s="1" t="s">
@@ -10010,51 +10010,51 @@
       </c>
       <c r="F241" s="1" t="s">
         <v>221</v>
       </c>
       <c r="G241" s="1" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="242" spans="1:7">
       <c r="A242" s="1" t="s">
         <v>669</v>
       </c>
       <c r="B242" s="1" t="s">
         <v>670</v>
       </c>
       <c r="C242" s="1" t="s">
         <v>671</v>
       </c>
       <c r="D242" s="1">
         <v>2021</v>
       </c>
       <c r="E242" s="1">
         <v>9789057125188</v>
       </c>
       <c r="F242" s="1" t="s">
-        <v>53</v>
+        <v>29</v>
       </c>
       <c r="G242" s="1" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="243" spans="1:7">
       <c r="A243" s="1" t="s">
         <v>672</v>
       </c>
       <c r="B243" s="1" t="s">
         <v>205</v>
       </c>
       <c r="C243" s="1" t="s">
         <v>185</v>
       </c>
       <c r="D243" s="1">
         <v>2021</v>
       </c>
       <c r="E243" s="1">
         <v>9789021679983</v>
       </c>
       <c r="F243" s="1" t="s">
         <v>91</v>
       </c>
       <c r="G243" s="1" t="s">
@@ -10073,51 +10073,51 @@
       </c>
       <c r="D244" s="1">
         <v>2021</v>
       </c>
       <c r="E244" s="1">
         <v>9789463821414</v>
       </c>
       <c r="F244" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G244" s="1" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="245" spans="1:7">
       <c r="A245" s="1" t="s">
         <v>677</v>
       </c>
       <c r="B245" s="1" t="s">
         <v>678</v>
       </c>
       <c r="C245" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D245" s="1">
-        <v>2020</v>
+        <v>2025</v>
       </c>
       <c r="E245" s="1">
         <v>9789025773199</v>
       </c>
       <c r="F245" s="1" t="s">
         <v>679</v>
       </c>
       <c r="G245" s="1" t="s">
         <v>680</v>
       </c>
     </row>
     <row r="246" spans="1:7">
       <c r="A246" s="1" t="s">
         <v>681</v>
       </c>
       <c r="B246" s="1" t="s">
         <v>682</v>
       </c>
       <c r="C246" s="1" t="s">
         <v>107</v>
       </c>
       <c r="D246" s="1">
         <v>2021</v>
       </c>
       <c r="E246" s="1">
@@ -10263,51 +10263,51 @@
       </c>
       <c r="F252" s="1" t="s">
         <v>701</v>
       </c>
       <c r="G252" s="1" t="s">
         <v>698</v>
       </c>
     </row>
     <row r="253" spans="1:7">
       <c r="A253" s="1" t="s">
         <v>702</v>
       </c>
       <c r="B253" s="1" t="s">
         <v>703</v>
       </c>
       <c r="C253" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D253" s="1">
         <v>2021</v>
       </c>
       <c r="E253" s="1">
         <v>9789045124520</v>
       </c>
       <c r="F253" s="1" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="G253" s="1" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="254" spans="1:7">
       <c r="A254" s="1" t="s">
         <v>705</v>
       </c>
       <c r="B254" s="1" t="s">
         <v>706</v>
       </c>
       <c r="C254" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D254" s="1">
         <v>2020</v>
       </c>
       <c r="E254" s="1">
         <v>9789045125107</v>
       </c>
       <c r="F254" s="1" t="s">
         <v>486</v>
       </c>
       <c r="G254" s="1" t="s">
@@ -10953,51 +10953,51 @@
       </c>
       <c r="F282" s="1" t="s">
         <v>42</v>
       </c>
       <c r="G282" s="1" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="283" spans="1:7">
       <c r="A283" s="1" t="s">
         <v>776</v>
       </c>
       <c r="B283" s="1" t="s">
         <v>777</v>
       </c>
       <c r="C283" s="1" t="s">
         <v>685</v>
       </c>
       <c r="D283" s="1">
         <v>2020</v>
       </c>
       <c r="E283" s="1">
         <v>9789493189058</v>
       </c>
       <c r="F283" s="1" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="G283" s="1" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="284" spans="1:7">
       <c r="A284" s="1" t="s">
         <v>778</v>
       </c>
       <c r="B284" s="1" t="s">
         <v>779</v>
       </c>
       <c r="C284" s="1" t="s">
         <v>304</v>
       </c>
       <c r="D284" s="1">
         <v>2021</v>
       </c>
       <c r="E284" s="1">
         <v>9789021424262</v>
       </c>
       <c r="F284" s="1" t="s">
         <v>539</v>
       </c>
       <c r="G284" s="1" t="s">
@@ -11114,51 +11114,51 @@
       </c>
       <c r="F289" s="1" t="s">
         <v>793</v>
       </c>
       <c r="G289" s="1" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="290" spans="1:7">
       <c r="A290" s="1" t="s">
         <v>794</v>
       </c>
       <c r="B290" s="1" t="s">
         <v>795</v>
       </c>
       <c r="C290" s="1" t="s">
         <v>185</v>
       </c>
       <c r="D290" s="1">
         <v>2020</v>
       </c>
       <c r="E290" s="1">
         <v>9789021680279</v>
       </c>
       <c r="F290" s="1" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="G290" s="1" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="291" spans="1:7">
       <c r="A291" s="1" t="s">
         <v>796</v>
       </c>
       <c r="B291" s="1" t="s">
         <v>797</v>
       </c>
       <c r="C291" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D291" s="1">
         <v>2021</v>
       </c>
       <c r="E291" s="1">
         <v>9789021414836</v>
       </c>
       <c r="F291" s="1" t="s">
         <v>53</v>
       </c>
       <c r="G291" s="1" t="s">
@@ -11206,51 +11206,51 @@
       </c>
       <c r="F293" s="1" t="s">
         <v>53</v>
       </c>
       <c r="G293" s="1" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="294" spans="1:7">
       <c r="A294" s="1" t="s">
         <v>802</v>
       </c>
       <c r="B294" s="1" t="s">
         <v>803</v>
       </c>
       <c r="C294" s="1" t="s">
         <v>270</v>
       </c>
       <c r="D294" s="1">
         <v>2020</v>
       </c>
       <c r="E294" s="1">
         <v>9789464100167</v>
       </c>
       <c r="F294" s="1" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="G294" s="1" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="295" spans="1:7">
       <c r="A295" s="1" t="s">
         <v>804</v>
       </c>
       <c r="B295" s="1" t="s">
         <v>805</v>
       </c>
       <c r="C295" s="1" t="s">
         <v>107</v>
       </c>
       <c r="D295" s="1">
         <v>2020</v>
       </c>
       <c r="E295" s="1">
         <v>9789044838916</v>
       </c>
       <c r="F295" s="1" t="s">
         <v>806</v>
       </c>
       <c r="G295" s="1" t="s">
@@ -12356,51 +12356,51 @@
       </c>
       <c r="F343" s="1" t="s">
         <v>258</v>
       </c>
       <c r="G343" s="1" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="344" spans="1:7">
       <c r="A344" s="1" t="s">
         <v>921</v>
       </c>
       <c r="B344" s="1" t="s">
         <v>922</v>
       </c>
       <c r="C344" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D344" s="1">
         <v>2020</v>
       </c>
       <c r="E344" s="1">
         <v>9789025772802</v>
       </c>
       <c r="F344" s="1" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="G344" s="1" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="345" spans="1:7">
       <c r="A345" s="1" t="s">
         <v>923</v>
       </c>
       <c r="B345" s="1" t="s">
         <v>924</v>
       </c>
       <c r="C345" s="1" t="s">
         <v>304</v>
       </c>
       <c r="D345" s="1">
         <v>2021</v>
       </c>
       <c r="E345" s="1">
         <v>9789021426839</v>
       </c>
       <c r="F345" s="1" t="s">
         <v>53</v>
       </c>
       <c r="G345" s="1" t="s">
@@ -13644,51 +13644,51 @@
       </c>
       <c r="F399" s="1" t="s">
         <v>69</v>
       </c>
       <c r="G399" s="1" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="400" spans="1:7">
       <c r="A400" s="1" t="s">
         <v>1045</v>
       </c>
       <c r="B400" s="1" t="s">
         <v>1046</v>
       </c>
       <c r="C400" s="1" t="s">
         <v>257</v>
       </c>
       <c r="D400" s="1">
         <v>2020</v>
       </c>
       <c r="E400" s="1">
         <v>9789089673152</v>
       </c>
       <c r="F400" s="1" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="G400" s="1" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="401" spans="1:7">
       <c r="A401" s="1" t="s">
         <v>1047</v>
       </c>
       <c r="B401" s="1" t="s">
         <v>1048</v>
       </c>
       <c r="C401" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D401" s="1">
         <v>2020</v>
       </c>
       <c r="E401" s="1">
         <v>9789045124551</v>
       </c>
       <c r="F401" s="1" t="s">
         <v>33</v>
       </c>
       <c r="G401" s="1" t="s">
@@ -14541,51 +14541,51 @@
       </c>
       <c r="F438" s="1" t="s">
         <v>49</v>
       </c>
       <c r="G438" s="1" t="s">
         <v>1129</v>
       </c>
     </row>
     <row r="439" spans="1:7">
       <c r="A439" s="1" t="s">
         <v>1140</v>
       </c>
       <c r="B439" s="1" t="s">
         <v>1141</v>
       </c>
       <c r="C439" s="1" t="s">
         <v>1142</v>
       </c>
       <c r="D439" s="1">
         <v>2020</v>
       </c>
       <c r="E439" s="1">
         <v>9789059274082</v>
       </c>
       <c r="F439" s="1" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="G439" s="1" t="s">
         <v>1129</v>
       </c>
     </row>
     <row r="440" spans="1:7">
       <c r="A440" s="1" t="s">
         <v>1143</v>
       </c>
       <c r="B440" s="1" t="s">
         <v>1144</v>
       </c>
       <c r="C440" s="1" t="s">
         <v>557</v>
       </c>
       <c r="D440" s="1">
         <v>2020</v>
       </c>
       <c r="E440" s="1">
         <v>9789463491884</v>
       </c>
       <c r="F440" s="1" t="s">
         <v>560</v>
       </c>
       <c r="G440" s="1" t="s">
@@ -14794,51 +14794,51 @@
       </c>
       <c r="F449" s="1" t="s">
         <v>258</v>
       </c>
       <c r="G449" s="1" t="s">
         <v>1151</v>
       </c>
     </row>
     <row r="450" spans="1:7">
       <c r="A450" s="1" t="s">
         <v>1167</v>
       </c>
       <c r="B450" s="1" t="s">
         <v>1168</v>
       </c>
       <c r="C450" s="1" t="s">
         <v>235</v>
       </c>
       <c r="D450" s="1">
         <v>2020</v>
       </c>
       <c r="E450" s="1">
         <v>9789051167832</v>
       </c>
       <c r="F450" s="1" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="G450" s="1" t="s">
         <v>1169</v>
       </c>
     </row>
     <row r="451" spans="1:7">
       <c r="A451" s="1" t="s">
         <v>1170</v>
       </c>
       <c r="B451" s="1" t="s">
         <v>1171</v>
       </c>
       <c r="C451" s="1" t="s">
         <v>381</v>
       </c>
       <c r="D451" s="1">
         <v>2019</v>
       </c>
       <c r="E451" s="1">
         <v>9789031436439</v>
       </c>
       <c r="F451" s="1" t="s">
         <v>224</v>
       </c>
       <c r="G451" s="1" t="s">