--- v2 (2026-05-29)
+++ v3 (2026-10-05)
@@ -1481,486 +1481,486 @@
   <si>
     <t>Kosmos</t>
   </si>
   <si>
     <t>27/09/2020</t>
   </si>
   <si>
     <t>Onder dezelfde sterrenhemel: Sprookjes, mythen en verhalen over goden uit de hele wereld</t>
   </si>
   <si>
     <t>Yoshi Yoshitani, Isabel Goethals (vert.)</t>
   </si>
   <si>
     <t>25/09/2020</t>
   </si>
   <si>
     <t>Dog Man</t>
   </si>
   <si>
     <t>Dav Pilkey, Tjibbe Veldkamp (vert.)</t>
   </si>
   <si>
     <t>Condor</t>
   </si>
   <si>
+    <t>Smile</t>
+  </si>
+  <si>
+    <t>Raina Telgemeier, Marion Hoffman (vert.)</t>
+  </si>
+  <si>
+    <t>Anders is anders, en dat is heel gewoon!</t>
+  </si>
+  <si>
+    <t>23/09/2020</t>
+  </si>
+  <si>
+    <t>De grote boze vos</t>
+  </si>
+  <si>
+    <t>Benjamin Renner</t>
+  </si>
+  <si>
+    <t>Scratch Books</t>
+  </si>
+  <si>
+    <t>22/09/2020</t>
+  </si>
+  <si>
+    <t>Liefde &amp; gelato</t>
+  </si>
+  <si>
+    <t>Jenna Evans Welch, Irene Paridaans (vert.)</t>
+  </si>
+  <si>
+    <t>HarperCollins Young Adult</t>
+  </si>
+  <si>
+    <t>20/09/2020</t>
+  </si>
+  <si>
+    <t>1914 : het weeshuis</t>
+  </si>
+  <si>
+    <t>Régis Hautière, Hardoc (ill.)</t>
+  </si>
+  <si>
+    <t>Casterman</t>
+  </si>
+  <si>
+    <t>Gerechtigheid en verse groente</t>
+  </si>
+  <si>
+    <t>Pascal Jousselin</t>
+  </si>
+  <si>
+    <t>13, 14, 15, 16, 17, 18</t>
+  </si>
+  <si>
+    <t>19/09/2020</t>
+  </si>
+  <si>
+    <t>Kent State: Vier doden in Ohio</t>
+  </si>
+  <si>
+    <t>Derf Backderf</t>
+  </si>
+  <si>
+    <t>Concertobooks</t>
+  </si>
+  <si>
+    <t>De kaarsenmaker van Arranmore</t>
+  </si>
+  <si>
+    <t>Catherine Doyle, Maria Postema  (vert.)</t>
+  </si>
+  <si>
+    <t>Fantoom</t>
+  </si>
+  <si>
+    <t>17/09/2020</t>
+  </si>
+  <si>
+    <t>Verboden te vliegen</t>
+  </si>
+  <si>
+    <t>Martine Letterie, Rick de Haas (ill.)</t>
+  </si>
+  <si>
+    <t>De vrolijke vier seizoenen: kijk- en zoekboek</t>
+  </si>
+  <si>
+    <t>Rotraut Susanne Berner</t>
+  </si>
+  <si>
+    <t>2, 3, 4, 5, 6</t>
+  </si>
+  <si>
+    <t>15/09/2020</t>
+  </si>
+  <si>
+    <t>De zomer dat we Parijs bestormden</t>
+  </si>
+  <si>
+    <t>Clémentine Beauvais, Eva Wissenburg (vert.)</t>
+  </si>
+  <si>
+    <t>Beestig &amp; waargebeurd</t>
+  </si>
+  <si>
+    <t>Guy Didelez, Frank Pollet, René De Decker (ill.)</t>
+  </si>
+  <si>
+    <t>Dasja, oftewel Het leven van een pup</t>
+  </si>
+  <si>
+    <t>Karel Čapek, Edgar De Bruin (vert.)</t>
+  </si>
+  <si>
+    <t>Voetnoot</t>
+  </si>
+  <si>
+    <t>14/09/2020</t>
+  </si>
+  <si>
+    <t>Ebbie in de wasbak</t>
+  </si>
+  <si>
+    <t>Marjet Huiberts, Milja Praagman (ill.)</t>
+  </si>
+  <si>
+    <t>11/09/2020</t>
+  </si>
+  <si>
+    <t>Dieren</t>
+  </si>
+  <si>
+    <t>Sarah Corynen</t>
+  </si>
+  <si>
+    <t>Bakermat</t>
+  </si>
+  <si>
+    <t>Dier van hier</t>
+  </si>
+  <si>
+    <t>Jasper Van Gestel</t>
+  </si>
+  <si>
+    <t>Angel</t>
+  </si>
+  <si>
+    <t>L.A. Weatherly, Marce Noordenbos (vert.)</t>
+  </si>
+  <si>
+    <t>Manteau</t>
+  </si>
+  <si>
+    <t>09/09/2020</t>
+  </si>
+  <si>
+    <t>Paddy Clarke ha ha ha</t>
+  </si>
+  <si>
+    <t>Roddy Doyle</t>
+  </si>
+  <si>
+    <t>Nijgh en Van Ditmar</t>
+  </si>
+  <si>
+    <t>Groeipijn</t>
+  </si>
+  <si>
+    <t>Rick Dros, Birgit Van der Jagt, Iris Stam, e.a.</t>
+  </si>
+  <si>
+    <t>International Theatre &amp; Film Books</t>
+  </si>
+  <si>
+    <t>13, 14, 15, 16, 17</t>
+  </si>
+  <si>
+    <t>06/09/2020</t>
+  </si>
+  <si>
+    <t>Het kloeke moppenboek: lachen met theaterlezen</t>
+  </si>
+  <si>
+    <t>Helen van Vliet, Agnes Wijers, Elseline Knuttel, Helen van Vliet (ill.)</t>
+  </si>
+  <si>
+    <t>De Inktvis</t>
+  </si>
+  <si>
+    <t>Plussen en minnen</t>
+  </si>
+  <si>
+    <t>Stefan Buijsman</t>
+  </si>
+  <si>
+    <t>De Bezige Bij</t>
+  </si>
+  <si>
+    <t>05/09/2020</t>
+  </si>
+  <si>
+    <t>Dingen uitlegger : ingewikkelde zaken in gewone taal</t>
+  </si>
+  <si>
+    <t>Randall Munroe, Albert Witteveen (vert.)</t>
+  </si>
+  <si>
+    <t>Spectrum</t>
+  </si>
+  <si>
+    <t>12, 13, 14, 15, 16, 17, 18, 18+</t>
+  </si>
+  <si>
+    <t>Een vraagteken is een half hart</t>
+  </si>
+  <si>
+    <t>Sofia Lundberg, Marika Otte (vert.)</t>
+  </si>
+  <si>
+    <t>02/09/2020</t>
+  </si>
+  <si>
+    <t>Als je het licht niet kunt zien</t>
+  </si>
+  <si>
+    <t>Anthony Doerr, Eefje Bosch (vert.)</t>
+  </si>
+  <si>
+    <t>The House of Books</t>
+  </si>
+  <si>
+    <t>30/08/2020</t>
+  </si>
+  <si>
+    <t>Bloed en beenderen</t>
+  </si>
+  <si>
+    <t>Tomi Adeyemi, Angelique Verheijen (vert.)</t>
+  </si>
+  <si>
+    <t>HarperCollins</t>
+  </si>
+  <si>
+    <t>De superwonderlijke reis van Freddie</t>
+  </si>
+  <si>
+    <t>Jenny Pearson, Rob Biddulph (ill.), Maria Postema (vert.)</t>
+  </si>
+  <si>
+    <t>Spreek je chocola?</t>
+  </si>
+  <si>
+    <t>Cas Lester</t>
+  </si>
+  <si>
+    <t>25/08/2020</t>
+  </si>
+  <si>
+    <t>Ploef</t>
+  </si>
+  <si>
+    <t>Espen Dekko, Mari Kanstad Johnsen (ill.), Edward Van de Vendel (vert.)</t>
+  </si>
+  <si>
+    <t>Tiptoe Print</t>
+  </si>
+  <si>
+    <t>24/08/2020</t>
+  </si>
+  <si>
+    <t>Hilda en de reus van middernacht</t>
+  </si>
+  <si>
+    <t>Luke Pearson</t>
+  </si>
+  <si>
+    <t>Scratch</t>
+  </si>
+  <si>
+    <t>23/08/2020</t>
+  </si>
+  <si>
+    <t>Het fietsboek: alles over de beste uitvinding ooit</t>
+  </si>
+  <si>
+    <t>Paul De Moor, Wendy Panders (ill.)</t>
+  </si>
+  <si>
+    <t>22/08/2020</t>
+  </si>
+  <si>
+    <t>Bibbervlees: bangelijke gedichten voor koelbloedige kinderen</t>
+  </si>
+  <si>
+    <t>Karin Jacobs, Harmen Van Straaten (ill.)</t>
+  </si>
+  <si>
+    <t>20/08/2020</t>
+  </si>
+  <si>
+    <t>Hiep hiep, daar is Piep!</t>
+  </si>
+  <si>
+    <t>Belle en het beest</t>
+  </si>
+  <si>
+    <t>Vrij naar Hans Christian Andersen, Alessia Mannini (ill.), Elly Simoens (vert.)</t>
+  </si>
+  <si>
+    <t>De kleine zeemeermin</t>
+  </si>
+  <si>
+    <t>Vrij naar Hans Christian Andersen, Mariachiara Di Giorgio (ill.), Elly Simoens (vert.)</t>
+  </si>
+  <si>
+    <t>De lijst van dingen die niet zullen veranderen</t>
+  </si>
+  <si>
+    <t>Rebecca Stead, Jenny de Jonge (vert.)</t>
+  </si>
+  <si>
+    <t>Cirkel</t>
+  </si>
+  <si>
+    <t>Mac Barnett, J. H. Gever (vert.)</t>
+  </si>
+  <si>
+    <t>17/08/2020</t>
+  </si>
+  <si>
+    <t>Altijd dichtbij</t>
+  </si>
+  <si>
+    <t>16/08/2020</t>
+  </si>
+  <si>
+    <t>Verhitte vakantie</t>
+  </si>
+  <si>
+    <t>Alex Milway, Jesse Goossens (vert.)</t>
+  </si>
+  <si>
+    <t>14/08/2020</t>
+  </si>
+  <si>
+    <t>Stinkhond zoekt een baasje</t>
+  </si>
+  <si>
+    <t>Colas Gutman, Marc Boutavant (ill.), Sylvia Vanden Heede (vert.)</t>
+  </si>
+  <si>
+    <t>Stel dat...</t>
+  </si>
+  <si>
+    <t>Alastair Reid, JooHee Yoon (ill.), Nicolette Hoekmeijer (vert.)</t>
+  </si>
+  <si>
+    <t>Mond open!</t>
+  </si>
+  <si>
+    <t>Mia Nilsson, Lore Aertsen (vert.)</t>
+  </si>
+  <si>
+    <t>Keizer Ei</t>
+  </si>
+  <si>
+    <t>Karst-Janneke Rogaar</t>
+  </si>
+  <si>
+    <t>7, 8, 9</t>
+  </si>
+  <si>
+    <t>Het verhaal van Kevin</t>
+  </si>
+  <si>
+    <t>Philip Reeve, Sarah McIntyre (ill.), Saskia Martens (vert.)</t>
+  </si>
+  <si>
+    <t>Het hersenhotel</t>
+  </si>
+  <si>
+    <t>Marja Baseler, Annemarie Van den Brink, Tjarko Van der Pol (ill.)</t>
+  </si>
+  <si>
+    <t>Het atelier van Flora : knutselwerken uit de natuur</t>
+  </si>
+  <si>
+    <t>Kristina Digman</t>
+  </si>
+  <si>
+    <t>Hoogland &amp; Van Klaveren</t>
+  </si>
+  <si>
+    <t>Henry</t>
+  </si>
+  <si>
+    <t>Jacques Maes, Lise Braekers</t>
+  </si>
+  <si>
+    <t>Pelckmans</t>
+  </si>
+  <si>
+    <t>Geheim agent oma</t>
+  </si>
+  <si>
+    <t>Manon Sikkel, Katrien Holland (ill.)</t>
+  </si>
+  <si>
+    <t>Een huis vol lekkers : 15 recepten om samen van te smullen</t>
+  </si>
+  <si>
+    <t>Felicita Sala</t>
+  </si>
+  <si>
+    <t>6, 7, 8, 9, 10, 11, 12</t>
+  </si>
+  <si>
+    <t>De wereldse wijsheid van de mier</t>
+  </si>
+  <si>
+    <t>Philip Bunting</t>
+  </si>
+  <si>
+    <t>Waar is Wally? : de wereld rond!</t>
+  </si>
+  <si>
+    <t>Martin Handford</t>
+  </si>
+  <si>
+    <t>De grote monster atlas</t>
+  </si>
+  <si>
+    <t>Federica Magrin, Laura Brenlla (ill.)</t>
+  </si>
+  <si>
     <t>7, 8, 9, 10, 11, 12</t>
-  </si>
-[...433 lines deleted...]
-    <t>Federica Magrin, Laura Brenlla (ill.)</t>
   </si>
   <si>
     <t>De Giraffe, de Peli en Ik</t>
   </si>
   <si>
     <t>Roald Dahl, Quentin Blake (ill.), Huberte Vriesendorp (vert.)</t>
   </si>
   <si>
     <t>De bende van Lieke</t>
   </si>
   <si>
     <t>Robbert-Jan Henkes, Aart Clerkx (ill.)</t>
   </si>
   <si>
     <t>13/08/2020</t>
   </si>
   <si>
     <t>Bob Popcorn</t>
   </si>
   <si>
     <t>Maranke Rinck, Martijn Van der Linden</t>
   </si>
   <si>
     <t>Alfabet</t>
   </si>
@@ -8550,1307 +8550,1307 @@
       </c>
       <c r="F159" s="1" t="s">
         <v>109</v>
       </c>
       <c r="G159" s="1" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160" s="1" t="s">
         <v>486</v>
       </c>
       <c r="B160" s="1" t="s">
         <v>487</v>
       </c>
       <c r="C160" s="1" t="s">
         <v>488</v>
       </c>
       <c r="D160" s="1">
         <v>2020</v>
       </c>
       <c r="E160" s="1">
         <v>9789492899019</v>
       </c>
       <c r="F160" s="1" t="s">
-        <v>489</v>
+        <v>344</v>
       </c>
       <c r="G160" s="1" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="B161" s="1" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="C161" s="1" t="s">
         <v>182</v>
       </c>
       <c r="D161" s="1">
         <v>2012</v>
       </c>
       <c r="E161" s="1">
         <v>9789058856739</v>
       </c>
       <c r="F161" s="1" t="s">
         <v>207</v>
       </c>
       <c r="G161" s="1" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162" s="1" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="B162" s="1" t="s">
         <v>86</v>
       </c>
       <c r="C162" s="1" t="s">
         <v>290</v>
       </c>
       <c r="D162" s="1">
         <v>2019</v>
       </c>
       <c r="E162" s="1">
         <v>9789000366675</v>
       </c>
       <c r="F162" s="1" t="s">
         <v>36</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="B163" s="1" t="s">
         <v>494</v>
       </c>
-      <c r="B163" s="1" t="s">
+      <c r="C163" s="1" t="s">
         <v>495</v>
-      </c>
-[...1 lines deleted...]
-        <v>496</v>
       </c>
       <c r="D163" s="1">
         <v>2018</v>
       </c>
       <c r="E163" s="1">
         <v>9789492117694</v>
       </c>
       <c r="F163" s="1" t="s">
         <v>27</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="B164" s="1" t="s">
         <v>498</v>
       </c>
-      <c r="B164" s="1" t="s">
+      <c r="C164" s="1" t="s">
         <v>499</v>
-      </c>
-[...1 lines deleted...]
-        <v>500</v>
       </c>
       <c r="D164" s="1">
         <v>2016</v>
       </c>
       <c r="E164" s="1">
         <v>9789402714302</v>
       </c>
       <c r="F164" s="1" t="s">
         <v>51</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="B165" s="1" t="s">
         <v>502</v>
       </c>
-      <c r="B165" s="1" t="s">
+      <c r="C165" s="1" t="s">
         <v>503</v>
-      </c>
-[...1 lines deleted...]
-        <v>504</v>
       </c>
       <c r="D165" s="1">
         <v>2014</v>
       </c>
       <c r="E165" s="1">
         <v>9789030370338</v>
       </c>
       <c r="F165" s="1" t="s">
         <v>253</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="B166" s="1" t="s">
         <v>505</v>
-      </c>
-[...1 lines deleted...]
-        <v>506</v>
       </c>
       <c r="C166" s="1" t="s">
         <v>231</v>
       </c>
       <c r="D166" s="1">
         <v>2019</v>
       </c>
       <c r="E166" s="1">
         <v>9789031437238</v>
       </c>
       <c r="F166" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="G166" s="1" t="s">
         <v>507</v>
-      </c>
-[...1 lines deleted...]
-        <v>508</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="B167" s="1" t="s">
         <v>509</v>
       </c>
-      <c r="B167" s="1" t="s">
+      <c r="C167" s="1" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="D167" s="1">
         <v>2020</v>
       </c>
       <c r="E167" s="1">
         <v>9789493109193</v>
       </c>
       <c r="F167" s="1" t="s">
         <v>92</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="B168" s="1" t="s">
         <v>512</v>
       </c>
-      <c r="B168" s="1" t="s">
+      <c r="C168" s="1" t="s">
         <v>513</v>
-      </c>
-[...1 lines deleted...]
-        <v>514</v>
       </c>
       <c r="D168" s="1">
         <v>2019</v>
       </c>
       <c r="E168" s="1">
         <v>9789059245839</v>
       </c>
       <c r="F168" s="1" t="s">
         <v>66</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="B169" s="1" t="s">
         <v>516</v>
-      </c>
-[...1 lines deleted...]
-        <v>517</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>106</v>
       </c>
       <c r="D169" s="1">
         <v>2019</v>
       </c>
       <c r="E169" s="1">
         <v>9789025876777</v>
       </c>
       <c r="F169" s="1" t="s">
         <v>167</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="B170" s="1" t="s">
         <v>518</v>
-      </c>
-[...1 lines deleted...]
-        <v>519</v>
       </c>
       <c r="C170" s="1" t="s">
         <v>128</v>
       </c>
       <c r="D170" s="1">
         <v>2017</v>
       </c>
       <c r="E170" s="1">
         <v>9789401446983</v>
       </c>
       <c r="F170" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="G170" s="1" t="s">
         <v>520</v>
-      </c>
-[...1 lines deleted...]
-        <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="B171" s="1" t="s">
         <v>522</v>
-      </c>
-[...1 lines deleted...]
-        <v>523</v>
       </c>
       <c r="C171" s="1" t="s">
         <v>120</v>
       </c>
       <c r="D171" s="1">
         <v>2020</v>
       </c>
       <c r="E171" s="1">
         <v>9789045124360</v>
       </c>
       <c r="F171" s="1" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="B172" s="1" t="s">
         <v>524</v>
-      </c>
-[...1 lines deleted...]
-        <v>525</v>
       </c>
       <c r="C172" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D172" s="1">
         <v>2020</v>
       </c>
       <c r="E172" s="1">
         <v>9789463832021</v>
       </c>
       <c r="F172" s="1" t="s">
         <v>207</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="B173" s="1" t="s">
         <v>526</v>
       </c>
-      <c r="B173" s="1" t="s">
+      <c r="C173" s="1" t="s">
         <v>527</v>
-      </c>
-[...1 lines deleted...]
-        <v>528</v>
       </c>
       <c r="D173" s="1">
         <v>2019</v>
       </c>
       <c r="E173" s="1">
         <v>9789491738449</v>
       </c>
       <c r="F173" s="1" t="s">
         <v>190</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="A174" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="B174" s="1" t="s">
         <v>530</v>
-      </c>
-[...1 lines deleted...]
-        <v>531</v>
       </c>
       <c r="C174" s="1" t="s">
         <v>133</v>
       </c>
       <c r="D174" s="1">
         <v>2019</v>
       </c>
       <c r="E174" s="1">
         <v>9789025771911</v>
       </c>
       <c r="F174" s="1" t="s">
         <v>430</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="A175" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="B175" s="1" t="s">
         <v>533</v>
       </c>
-      <c r="B175" s="1" t="s">
+      <c r="C175" s="1" t="s">
         <v>534</v>
-      </c>
-[...1 lines deleted...]
-        <v>535</v>
       </c>
       <c r="D175" s="1">
         <v>2019</v>
       </c>
       <c r="E175" s="1">
         <v>9789059246287</v>
       </c>
       <c r="F175" s="1" t="s">
         <v>246</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
     </row>
     <row r="176" spans="1:7">
       <c r="A176" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="B176" s="1" t="s">
         <v>536</v>
-      </c>
-[...1 lines deleted...]
-        <v>537</v>
       </c>
       <c r="C176" s="1" t="s">
         <v>128</v>
       </c>
       <c r="D176" s="1">
         <v>2020</v>
       </c>
       <c r="E176" s="1">
         <v>9789401468862</v>
       </c>
       <c r="F176" s="1" t="s">
         <v>430</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
     </row>
     <row r="177" spans="1:7">
       <c r="A177" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="B177" s="1" t="s">
         <v>538</v>
       </c>
-      <c r="B177" s="1" t="s">
+      <c r="C177" s="1" t="s">
         <v>539</v>
-      </c>
-[...1 lines deleted...]
-        <v>540</v>
       </c>
       <c r="D177" s="1">
         <v>2011</v>
       </c>
       <c r="E177" s="1">
         <v>9789022326350</v>
       </c>
       <c r="F177" s="1" t="s">
         <v>412</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
     </row>
     <row r="178" spans="1:7">
       <c r="A178" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="B178" s="1" t="s">
         <v>542</v>
       </c>
-      <c r="B178" s="1" t="s">
+      <c r="C178" s="1" t="s">
         <v>543</v>
-      </c>
-[...1 lines deleted...]
-        <v>544</v>
       </c>
       <c r="D178" s="1">
         <v>2012</v>
       </c>
       <c r="E178" s="1">
         <v>9789038895253</v>
       </c>
       <c r="F178" s="1" t="s">
         <v>32</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
     </row>
     <row r="179" spans="1:7">
       <c r="A179" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="B179" s="1" t="s">
         <v>545</v>
       </c>
-      <c r="B179" s="1" t="s">
+      <c r="C179" s="1" t="s">
         <v>546</v>
-      </c>
-[...1 lines deleted...]
-        <v>547</v>
       </c>
       <c r="D179" s="1">
         <v>2019</v>
       </c>
       <c r="E179" s="1">
         <v>9789064038792</v>
       </c>
       <c r="F179" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="G179" s="1" t="s">
         <v>548</v>
-      </c>
-[...1 lines deleted...]
-        <v>549</v>
       </c>
     </row>
     <row r="180" spans="1:7">
       <c r="A180" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="B180" s="1" t="s">
         <v>550</v>
       </c>
-      <c r="B180" s="1" t="s">
+      <c r="C180" s="1" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
       <c r="D180" s="1">
         <v>2019</v>
       </c>
       <c r="E180" s="1">
         <v>9789075689914</v>
       </c>
       <c r="F180" s="1" t="s">
         <v>190</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:7">
       <c r="A181" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="B181" s="1" t="s">
         <v>553</v>
       </c>
-      <c r="B181" s="1" t="s">
+      <c r="C181" s="1" t="s">
         <v>554</v>
-      </c>
-[...1 lines deleted...]
-        <v>555</v>
       </c>
       <c r="D181" s="1">
         <v>2018</v>
       </c>
       <c r="E181" s="1">
         <v>9789403136202</v>
       </c>
       <c r="F181" s="1" t="s">
         <v>23</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
     </row>
     <row r="182" spans="1:7">
       <c r="A182" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="B182" s="1" t="s">
         <v>557</v>
       </c>
-      <c r="B182" s="1" t="s">
+      <c r="C182" s="1" t="s">
         <v>558</v>
-      </c>
-[...1 lines deleted...]
-        <v>559</v>
       </c>
       <c r="D182" s="1">
         <v>2015</v>
       </c>
       <c r="E182" s="1">
         <v>9789000347667</v>
       </c>
       <c r="F182" s="1" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
     </row>
     <row r="183" spans="1:7">
       <c r="A183" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="B183" s="1" t="s">
         <v>561</v>
-      </c>
-[...1 lines deleted...]
-        <v>562</v>
       </c>
       <c r="C183" s="1" t="s">
         <v>454</v>
       </c>
       <c r="D183" s="1">
         <v>2020</v>
       </c>
       <c r="E183" s="1">
         <v>9789026341670</v>
       </c>
       <c r="F183" s="1" t="s">
         <v>10</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
     </row>
     <row r="184" spans="1:7">
       <c r="A184" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="B184" s="1" t="s">
         <v>564</v>
       </c>
-      <c r="B184" s="1" t="s">
+      <c r="C184" s="1" t="s">
         <v>565</v>
-      </c>
-[...1 lines deleted...]
-        <v>566</v>
       </c>
       <c r="D184" s="1">
         <v>2015</v>
       </c>
       <c r="E184" s="1">
         <v>9789044345940</v>
       </c>
       <c r="F184" s="1" t="s">
         <v>32</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="185" spans="1:7">
       <c r="A185" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="B185" s="1" t="s">
         <v>568</v>
       </c>
-      <c r="B185" s="1" t="s">
+      <c r="C185" s="1" t="s">
         <v>569</v>
-      </c>
-[...1 lines deleted...]
-        <v>570</v>
       </c>
       <c r="D185" s="1">
         <v>2018</v>
       </c>
       <c r="E185" s="1">
         <v>9789402701081</v>
       </c>
       <c r="F185" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:7">
       <c r="A186" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="B186" s="1" t="s">
         <v>571</v>
-      </c>
-[...1 lines deleted...]
-        <v>572</v>
       </c>
       <c r="C186" s="1" t="s">
         <v>133</v>
       </c>
       <c r="D186" s="1">
         <v>2020</v>
       </c>
       <c r="E186" s="1">
         <v>9789025772192</v>
       </c>
       <c r="F186" s="1" t="s">
         <v>457</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="187" spans="1:7">
       <c r="A187" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="B187" s="1" t="s">
         <v>573</v>
-      </c>
-[...1 lines deleted...]
-        <v>574</v>
       </c>
       <c r="C187" s="1" t="s">
         <v>133</v>
       </c>
       <c r="D187" s="1">
         <v>2019</v>
       </c>
       <c r="E187" s="1">
         <v>9789025769246</v>
       </c>
       <c r="F187" s="1" t="s">
         <v>79</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
     </row>
     <row r="188" spans="1:7">
       <c r="A188" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="B188" s="1" t="s">
         <v>576</v>
       </c>
-      <c r="B188" s="1" t="s">
+      <c r="C188" s="1" t="s">
         <v>577</v>
-      </c>
-[...1 lines deleted...]
-        <v>578</v>
       </c>
       <c r="D188" s="1">
         <v>2019</v>
       </c>
       <c r="E188" s="1">
         <v>9789463880503</v>
       </c>
       <c r="F188" s="1" t="s">
         <v>84</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
     </row>
     <row r="189" spans="1:7">
       <c r="A189" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="B189" s="1" t="s">
         <v>580</v>
       </c>
-      <c r="B189" s="1" t="s">
+      <c r="C189" s="1" t="s">
         <v>581</v>
-      </c>
-[...1 lines deleted...]
-        <v>582</v>
       </c>
       <c r="D189" s="1">
         <v>2015</v>
       </c>
       <c r="E189" s="1">
         <v>9789492117182</v>
       </c>
       <c r="F189" s="1" t="s">
         <v>232</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
     </row>
     <row r="190" spans="1:7">
       <c r="A190" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="B190" s="1" t="s">
         <v>584</v>
-      </c>
-[...1 lines deleted...]
-        <v>585</v>
       </c>
       <c r="C190" s="1" t="s">
         <v>128</v>
       </c>
       <c r="D190" s="1">
         <v>2020</v>
       </c>
       <c r="E190" s="1">
         <v>9789401469234</v>
       </c>
       <c r="F190" s="1" t="s">
         <v>300</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="191" spans="1:7">
       <c r="A191" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="B191" s="1" t="s">
         <v>587</v>
-      </c>
-[...1 lines deleted...]
-        <v>588</v>
       </c>
       <c r="C191" s="1" t="s">
         <v>112</v>
       </c>
       <c r="D191" s="1">
         <v>2019</v>
       </c>
       <c r="E191" s="1">
         <v>9789059089679</v>
       </c>
       <c r="F191" s="1" t="s">
         <v>66</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
     </row>
     <row r="192" spans="1:7">
       <c r="A192" s="1" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="B192" s="1" t="s">
         <v>38</v>
       </c>
       <c r="C192" s="1" t="s">
         <v>155</v>
       </c>
       <c r="D192" s="1">
         <v>2015</v>
       </c>
       <c r="E192" s="1">
         <v>9789027673534</v>
       </c>
       <c r="F192" s="1" t="s">
         <v>156</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:7">
       <c r="A193" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="B193" s="1" t="s">
         <v>591</v>
-      </c>
-[...1 lines deleted...]
-        <v>592</v>
       </c>
       <c r="C193" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D193" s="1">
         <v>2019</v>
       </c>
       <c r="E193" s="1">
         <v>9789462914407</v>
       </c>
       <c r="F193" s="1" t="s">
         <v>156</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
     </row>
     <row r="194" spans="1:7">
       <c r="A194" s="1" t="s">
+        <v>592</v>
+      </c>
+      <c r="B194" s="1" t="s">
         <v>593</v>
-      </c>
-[...1 lines deleted...]
-        <v>594</v>
       </c>
       <c r="C194" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D194" s="1">
         <v>2019</v>
       </c>
       <c r="E194" s="1">
         <v>9789462914414</v>
       </c>
       <c r="F194" s="1" t="s">
         <v>156</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
     </row>
     <row r="195" spans="1:7">
       <c r="A195" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="B195" s="1" t="s">
         <v>595</v>
-      </c>
-[...1 lines deleted...]
-        <v>596</v>
       </c>
       <c r="C195" s="1" t="s">
         <v>120</v>
       </c>
       <c r="D195" s="1">
         <v>2020</v>
       </c>
       <c r="E195" s="1">
         <v>9789045124278</v>
       </c>
       <c r="F195" s="1" t="s">
         <v>79</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
     </row>
     <row r="196" spans="1:7">
       <c r="A196" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="B196" s="1" t="s">
         <v>597</v>
-      </c>
-[...1 lines deleted...]
-        <v>598</v>
       </c>
       <c r="C196" s="1" t="s">
         <v>133</v>
       </c>
       <c r="D196" s="1">
         <v>2019</v>
       </c>
       <c r="E196" s="1">
         <v>9789025770730</v>
       </c>
       <c r="F196" s="1" t="s">
         <v>269</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="197" spans="1:7">
       <c r="A197" s="1" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
       <c r="B197" s="1" t="s">
         <v>38</v>
       </c>
       <c r="C197" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D197" s="1">
         <v>2020</v>
       </c>
       <c r="E197" s="1">
         <v>9789047712640</v>
       </c>
       <c r="F197" s="1" t="s">
         <v>287</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
     </row>
     <row r="198" spans="1:7">
       <c r="A198" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="B198" s="1" t="s">
         <v>602</v>
-      </c>
-[...1 lines deleted...]
-        <v>603</v>
       </c>
       <c r="C198" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D198" s="1">
         <v>2020</v>
       </c>
       <c r="E198" s="1">
         <v>9789047712015</v>
       </c>
       <c r="F198" s="1" t="s">
         <v>287</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
     </row>
     <row r="199" spans="1:7">
       <c r="A199" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="B199" s="1" t="s">
         <v>605</v>
-      </c>
-[...1 lines deleted...]
-        <v>606</v>
       </c>
       <c r="C199" s="1" t="s">
         <v>128</v>
       </c>
       <c r="D199" s="1">
         <v>2020</v>
       </c>
       <c r="E199" s="1">
         <v>9789401465519</v>
       </c>
       <c r="F199" s="1" t="s">
-        <v>607</v>
+        <v>204</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
     </row>
     <row r="200" spans="1:7">
       <c r="A200" s="1" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="B200" s="1" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="C200" s="1" t="s">
         <v>293</v>
       </c>
       <c r="D200" s="1">
         <v>2019</v>
       </c>
       <c r="E200" s="1">
         <v>9789492986146</v>
       </c>
       <c r="F200" s="1" t="s">
         <v>287</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
     </row>
     <row r="201" spans="1:7">
       <c r="A201" s="1" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="B201" s="1" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="C201" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D201" s="1">
         <v>2020</v>
       </c>
       <c r="E201" s="1">
         <v>9789462914643</v>
       </c>
       <c r="F201" s="1" t="s">
         <v>156</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
     </row>
     <row r="202" spans="1:7">
       <c r="A202" s="1" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="B202" s="1" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="C202" s="1" t="s">
         <v>284</v>
       </c>
       <c r="D202" s="1">
         <v>2020</v>
       </c>
       <c r="E202" s="1">
         <v>9789020672114</v>
       </c>
       <c r="F202" s="1" t="s">
-        <v>607</v>
+        <v>612</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
     </row>
     <row r="203" spans="1:7">
       <c r="A203" s="1" t="s">
+        <v>613</v>
+      </c>
+      <c r="B203" s="1" t="s">
         <v>614</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="C203" s="1" t="s">
         <v>409</v>
       </c>
       <c r="D203" s="1">
         <v>2019</v>
       </c>
       <c r="E203" s="1">
         <v>9789403209456</v>
       </c>
       <c r="F203" s="1" t="s">
         <v>204</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
     </row>
     <row r="204" spans="1:7">
       <c r="A204" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="B204" s="1" t="s">
         <v>616</v>
-      </c>
-[...1 lines deleted...]
-        <v>617</v>
       </c>
       <c r="C204" s="1" t="s">
         <v>123</v>
       </c>
       <c r="D204" s="1">
         <v>2019</v>
       </c>
       <c r="E204" s="1">
         <v>9789024585717</v>
       </c>
       <c r="F204" s="1" t="s">
         <v>344</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:7">
       <c r="A205" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="B205" s="1" t="s">
         <v>618</v>
       </c>
-      <c r="B205" s="1" t="s">
+      <c r="C205" s="1" t="s">
         <v>619</v>
-      </c>
-[...1 lines deleted...]
-        <v>620</v>
       </c>
       <c r="D205" s="1">
         <v>2019</v>
       </c>
       <c r="E205" s="1">
         <v>9789089673091</v>
       </c>
       <c r="F205" s="1" t="s">
         <v>344</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
     </row>
     <row r="206" spans="1:7">
       <c r="A206" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="B206" s="1" t="s">
         <v>621</v>
       </c>
-      <c r="B206" s="1" t="s">
+      <c r="C206" s="1" t="s">
         <v>622</v>
-      </c>
-[...1 lines deleted...]
-        <v>623</v>
       </c>
       <c r="D206" s="1">
         <v>2020</v>
       </c>
       <c r="E206" s="1">
         <v>9789463832397</v>
       </c>
       <c r="F206" s="1" t="s">
         <v>167</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
     </row>
     <row r="207" spans="1:7">
       <c r="A207" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="B207" s="1" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="C207" s="1" t="s">
         <v>123</v>
       </c>
       <c r="D207" s="1">
         <v>2018</v>
       </c>
       <c r="E207" s="1">
         <v>9789024574865</v>
       </c>
       <c r="F207" s="1" t="s">
         <v>159</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
     </row>
     <row r="208" spans="1:7">
       <c r="A208" s="1" t="s">
+        <v>625</v>
+      </c>
+      <c r="B208" s="1" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="C208" s="1" t="s">
         <v>112</v>
       </c>
       <c r="D208" s="1">
         <v>2020</v>
       </c>
       <c r="E208" s="1">
         <v>9789002271236</v>
       </c>
       <c r="F208" s="1" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
     </row>
     <row r="209" spans="1:7">
       <c r="A209" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="B209" s="1" t="s">
         <v>629</v>
-      </c>
-[...1 lines deleted...]
-        <v>630</v>
       </c>
       <c r="C209" s="1" t="s">
         <v>488</v>
       </c>
       <c r="D209" s="1">
         <v>2020</v>
       </c>
       <c r="E209" s="1">
         <v>9789492899859</v>
       </c>
       <c r="F209" s="1" t="s">
         <v>36</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
     </row>
     <row r="210" spans="1:7">
       <c r="A210" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="B210" s="1" t="s">
         <v>631</v>
-      </c>
-[...1 lines deleted...]
-        <v>632</v>
       </c>
       <c r="C210" s="1" t="s">
         <v>189</v>
       </c>
       <c r="D210" s="1">
         <v>2017</v>
       </c>
       <c r="E210" s="1">
         <v>9789002261961</v>
       </c>
       <c r="F210" s="1" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
     </row>
     <row r="211" spans="1:7">
       <c r="A211" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="B211" s="1" t="s">
         <v>633</v>
       </c>
-      <c r="B211" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C211" s="1" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="D211" s="1">
         <v>2018</v>
       </c>
       <c r="E211" s="1">
         <v>9789059245709</v>
       </c>
       <c r="F211" s="1" t="s">
-        <v>489</v>
+        <v>634</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
     </row>
     <row r="212" spans="1:7">
       <c r="A212" s="1" t="s">
         <v>635</v>
       </c>
       <c r="B212" s="1" t="s">
         <v>636</v>
       </c>
       <c r="C212" s="1" t="s">
         <v>335</v>
       </c>
       <c r="D212" s="1">
         <v>2018</v>
       </c>
       <c r="E212" s="1">
         <v>9789026139468</v>
       </c>
       <c r="F212" s="1" t="s">
         <v>163</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
     </row>
     <row r="213" spans="1:7">
       <c r="A213" s="1" t="s">
         <v>637</v>
       </c>
       <c r="B213" s="1" t="s">
         <v>638</v>
       </c>
       <c r="C213" s="1" t="s">
         <v>120</v>
       </c>
       <c r="D213" s="1">
         <v>2020</v>
       </c>
       <c r="E213" s="1">
         <v>9789045124605</v>
       </c>
       <c r="F213" s="1" t="s">
-        <v>607</v>
+        <v>612</v>
       </c>
       <c r="G213" s="1" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="214" spans="1:7">
       <c r="A214" s="1" t="s">
         <v>640</v>
       </c>
       <c r="B214" s="1" t="s">
         <v>641</v>
       </c>
       <c r="C214" s="1" t="s">
         <v>120</v>
       </c>
       <c r="D214" s="1">
         <v>2020</v>
       </c>
       <c r="E214" s="1">
         <v>9789045122809</v>
       </c>
       <c r="F214" s="1" t="s">
         <v>167</v>
       </c>
       <c r="G214" s="1" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="215" spans="1:7">
       <c r="A215" s="1" t="s">
         <v>642</v>
       </c>
       <c r="B215" s="1" t="s">
         <v>643</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="D215" s="1">
         <v>2020</v>
       </c>
       <c r="E215" s="1">
         <v>9789089673275</v>
       </c>
       <c r="F215" s="1" t="s">
         <v>644</v>
       </c>
       <c r="G215" s="1" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="216" spans="1:7">
       <c r="A216" s="1" t="s">
         <v>645</v>
       </c>
       <c r="B216" s="1" t="s">
         <v>646</v>
       </c>
       <c r="C216" s="1" t="s">
         <v>335</v>
       </c>
       <c r="D216" s="1">
@@ -9875,74 +9875,74 @@
       </c>
       <c r="C217" s="1" t="s">
         <v>290</v>
       </c>
       <c r="D217" s="1">
         <v>2017</v>
       </c>
       <c r="E217" s="1">
         <v>9789000365272</v>
       </c>
       <c r="F217" s="1" t="s">
         <v>470</v>
       </c>
       <c r="G217" s="1" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="218" spans="1:7">
       <c r="A218" s="1" t="s">
         <v>650</v>
       </c>
       <c r="B218" s="1" t="s">
         <v>651</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
       <c r="D218" s="1">
         <v>2017</v>
       </c>
       <c r="E218" s="1">
         <v>9789023466512</v>
       </c>
       <c r="F218" s="1" t="s">
         <v>32</v>
       </c>
       <c r="G218" s="1" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="219" spans="1:7">
       <c r="A219" s="1" t="s">
         <v>652</v>
       </c>
       <c r="B219" s="1" t="s">
         <v>653</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>570</v>
+        <v>569</v>
       </c>
       <c r="D219" s="1">
         <v>2019</v>
       </c>
       <c r="E219" s="1">
         <v>9789402732306</v>
       </c>
       <c r="F219" s="1" t="s">
         <v>654</v>
       </c>
       <c r="G219" s="1" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="220" spans="1:7">
       <c r="A220" s="1" t="s">
         <v>656</v>
       </c>
       <c r="B220" s="1" t="s">
         <v>657</v>
       </c>
       <c r="C220" s="1" t="s">
         <v>112</v>
       </c>
       <c r="D220" s="1">
@@ -9976,51 +9976,51 @@
       </c>
       <c r="F221" s="1" t="s">
         <v>412</v>
       </c>
       <c r="G221" s="1" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="222" spans="1:7">
       <c r="A222" s="1" t="s">
         <v>660</v>
       </c>
       <c r="B222" s="1" t="s">
         <v>661</v>
       </c>
       <c r="C222" s="1" t="s">
         <v>662</v>
       </c>
       <c r="D222" s="1">
         <v>2019</v>
       </c>
       <c r="E222" s="1">
         <v>9789463491570</v>
       </c>
       <c r="F222" s="1" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
       <c r="G222" s="1" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="223" spans="1:7">
       <c r="A223" s="1" t="s">
         <v>663</v>
       </c>
       <c r="B223" s="1" t="s">
         <v>664</v>
       </c>
       <c r="C223" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D223" s="1">
         <v>2019</v>
       </c>
       <c r="E223" s="1">
         <v>9789044837315</v>
       </c>
       <c r="F223" s="1" t="s">
         <v>665</v>
       </c>
       <c r="G223" s="1" t="s">
@@ -10321,88 +10321,88 @@
       </c>
       <c r="F236" s="1" t="s">
         <v>40</v>
       </c>
       <c r="G236" s="1" t="s">
         <v>678</v>
       </c>
     </row>
     <row r="237" spans="1:7">
       <c r="A237" s="1" t="s">
         <v>697</v>
       </c>
       <c r="B237" s="1" t="s">
         <v>698</v>
       </c>
       <c r="C237" s="1" t="s">
         <v>123</v>
       </c>
       <c r="D237" s="1">
         <v>2019</v>
       </c>
       <c r="E237" s="1">
         <v>9789024585205</v>
       </c>
       <c r="F237" s="1" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="G237" s="1" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="238" spans="1:7">
       <c r="A238" s="1" t="s">
         <v>700</v>
       </c>
       <c r="B238" s="1" t="s">
         <v>701</v>
       </c>
       <c r="C238" s="1" t="s">
         <v>231</v>
       </c>
       <c r="D238" s="1">
         <v>2017</v>
       </c>
       <c r="E238" s="1">
         <v>9789031435012</v>
       </c>
       <c r="F238" s="1" t="s">
         <v>702</v>
       </c>
       <c r="G238" s="1" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="239" spans="1:7">
       <c r="A239" s="1" t="s">
         <v>704</v>
       </c>
       <c r="B239" s="1" t="s">
         <v>705</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
       <c r="D239" s="1">
         <v>2019</v>
       </c>
       <c r="E239" s="1">
         <v>9789030374183</v>
       </c>
       <c r="F239" s="1" t="s">
         <v>129</v>
       </c>
       <c r="G239" s="1" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="240" spans="1:7">
       <c r="A240" s="1" t="s">
         <v>706</v>
       </c>
       <c r="B240" s="1" t="s">
         <v>707</v>
       </c>
       <c r="C240" s="1" t="s">
         <v>128</v>
       </c>
       <c r="D240" s="1">
@@ -10427,51 +10427,51 @@
       </c>
       <c r="C241" s="1" t="s">
         <v>711</v>
       </c>
       <c r="D241" s="1">
         <v>2018</v>
       </c>
       <c r="E241" s="1">
         <v>9789025309725</v>
       </c>
       <c r="F241" s="1" t="s">
         <v>32</v>
       </c>
       <c r="G241" s="1" t="s">
         <v>708</v>
       </c>
     </row>
     <row r="242" spans="1:7">
       <c r="A242" s="1" t="s">
         <v>712</v>
       </c>
       <c r="B242" s="1" t="s">
         <v>713</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
       <c r="D242" s="1">
         <v>2019</v>
       </c>
       <c r="E242" s="1">
         <v>9789059247109</v>
       </c>
       <c r="F242" s="1" t="s">
         <v>109</v>
       </c>
       <c r="G242" s="1" t="s">
         <v>714</v>
       </c>
     </row>
     <row r="243" spans="1:7">
       <c r="A243" s="1" t="s">
         <v>715</v>
       </c>
       <c r="B243" s="1" t="s">
         <v>716</v>
       </c>
       <c r="C243" s="1" t="s">
         <v>235</v>
       </c>
       <c r="D243" s="1">
@@ -10482,51 +10482,51 @@
       </c>
       <c r="F243" s="1" t="s">
         <v>717</v>
       </c>
       <c r="G243" s="1" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="244" spans="1:7">
       <c r="A244" s="1" t="s">
         <v>719</v>
       </c>
       <c r="B244" s="1" t="s">
         <v>720</v>
       </c>
       <c r="C244" s="1" t="s">
         <v>335</v>
       </c>
       <c r="D244" s="1">
         <v>2020</v>
       </c>
       <c r="E244" s="1">
         <v>9789026152207</v>
       </c>
       <c r="F244" s="1" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="G244" s="1" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="245" spans="1:7">
       <c r="A245" s="1" t="s">
         <v>722</v>
       </c>
       <c r="B245" s="1" t="s">
         <v>723</v>
       </c>
       <c r="C245" s="1" t="s">
         <v>106</v>
       </c>
       <c r="D245" s="1">
         <v>2020</v>
       </c>
       <c r="E245" s="1">
         <v>9789025878870</v>
       </c>
       <c r="F245" s="1" t="s">
         <v>79</v>
       </c>
       <c r="G245" s="1" t="s">
@@ -10542,51 +10542,51 @@
       </c>
       <c r="C246" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D246" s="1">
         <v>2018</v>
       </c>
       <c r="E246" s="1">
         <v>9789060695906</v>
       </c>
       <c r="F246" s="1" t="s">
         <v>726</v>
       </c>
       <c r="G246" s="1" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="247" spans="1:7">
       <c r="A247" s="1" t="s">
         <v>727</v>
       </c>
       <c r="B247" s="1" t="s">
         <v>728</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="D247" s="1">
         <v>2019</v>
       </c>
       <c r="E247" s="1">
         <v>9789089673084</v>
       </c>
       <c r="F247" s="1" t="s">
         <v>190</v>
       </c>
       <c r="G247" s="1" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="248" spans="1:7">
       <c r="A248" s="1" t="s">
         <v>730</v>
       </c>
       <c r="B248" s="1" t="s">
         <v>731</v>
       </c>
       <c r="C248" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D248" s="1">
@@ -10910,51 +10910,51 @@
       </c>
       <c r="C262" s="1" t="s">
         <v>106</v>
       </c>
       <c r="D262" s="1">
         <v>2020</v>
       </c>
       <c r="E262" s="1">
         <v>9789025878818</v>
       </c>
       <c r="F262" s="1" t="s">
         <v>113</v>
       </c>
       <c r="G262" s="1" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="263" spans="1:7">
       <c r="A263" s="1" t="s">
         <v>767</v>
       </c>
       <c r="B263" s="1" t="s">
         <v>768</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
       <c r="D263" s="1">
         <v>2019</v>
       </c>
       <c r="E263" s="1">
         <v>9789403168609</v>
       </c>
       <c r="F263" s="1" t="s">
         <v>23</v>
       </c>
       <c r="G263" s="1" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="264" spans="1:7">
       <c r="A264" s="1" t="s">
         <v>769</v>
       </c>
       <c r="B264" s="1" t="s">
         <v>770</v>
       </c>
       <c r="C264" s="1" t="s">
         <v>133</v>
       </c>
       <c r="D264" s="1">
@@ -11324,51 +11324,51 @@
       </c>
       <c r="C280" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D280" s="1">
         <v>2019</v>
       </c>
       <c r="E280" s="1">
         <v>9789048848522</v>
       </c>
       <c r="F280" s="1" t="s">
         <v>84</v>
       </c>
       <c r="G280" s="1" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="281" spans="1:7">
       <c r="A281" s="1" t="s">
         <v>809</v>
       </c>
       <c r="B281" s="1" t="s">
         <v>810</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
       <c r="D281" s="1">
         <v>2019</v>
       </c>
       <c r="E281" s="1">
         <v>9789463880527</v>
       </c>
       <c r="F281" s="1" t="s">
         <v>40</v>
       </c>
       <c r="G281" s="1" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="282" spans="1:7">
       <c r="A282" s="1" t="s">
         <v>811</v>
       </c>
       <c r="B282" s="1" t="s">
         <v>812</v>
       </c>
       <c r="C282" s="1" t="s">
         <v>166</v>
       </c>
       <c r="D282" s="1">
@@ -11577,51 +11577,51 @@
       </c>
       <c r="C291" s="1" t="s">
         <v>830</v>
       </c>
       <c r="D291" s="1">
         <v>2019</v>
       </c>
       <c r="E291" s="1">
         <v>9789403213903</v>
       </c>
       <c r="F291" s="1" t="s">
         <v>269</v>
       </c>
       <c r="G291" s="1" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="292" spans="1:7">
       <c r="A292" s="1" t="s">
         <v>831</v>
       </c>
       <c r="B292" s="1" t="s">
         <v>832</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="D292" s="1">
         <v>2019</v>
       </c>
       <c r="E292" s="1">
         <v>9789089672865</v>
       </c>
       <c r="F292" s="1" t="s">
         <v>269</v>
       </c>
       <c r="G292" s="1" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="293" spans="1:7">
       <c r="A293" s="1" t="s">
         <v>833</v>
       </c>
       <c r="B293" s="1" t="s">
         <v>834</v>
       </c>
       <c r="C293" s="1" t="s">
         <v>133</v>
       </c>
       <c r="D293" s="1">
@@ -12037,51 +12037,51 @@
       </c>
       <c r="C311" s="1" t="s">
         <v>245</v>
       </c>
       <c r="D311" s="1">
         <v>2020</v>
       </c>
       <c r="E311" s="1">
         <v>9789021680217</v>
       </c>
       <c r="F311" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G311" s="1" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="312" spans="1:7">
       <c r="A312" s="1" t="s">
         <v>876</v>
       </c>
       <c r="B312" s="1" t="s">
         <v>877</v>
       </c>
       <c r="C312" s="1" t="s">
-        <v>570</v>
+        <v>569</v>
       </c>
       <c r="D312" s="1">
         <v>2019</v>
       </c>
       <c r="E312" s="1">
         <v>9789402703719</v>
       </c>
       <c r="F312" s="1" t="s">
         <v>457</v>
       </c>
       <c r="G312" s="1" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="313" spans="1:7">
       <c r="A313" s="1" t="s">
         <v>878</v>
       </c>
       <c r="B313" s="1" t="s">
         <v>879</v>
       </c>
       <c r="C313" s="1" t="s">
         <v>128</v>
       </c>
       <c r="D313" s="1">
@@ -12313,51 +12313,51 @@
       </c>
       <c r="C323" s="1" t="s">
         <v>120</v>
       </c>
       <c r="D323" s="1">
         <v>2020</v>
       </c>
       <c r="E323" s="1">
         <v>9789045124407</v>
       </c>
       <c r="F323" s="1" t="s">
         <v>256</v>
       </c>
       <c r="G323" s="1" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="324" spans="1:7">
       <c r="A324" s="1" t="s">
         <v>904</v>
       </c>
       <c r="B324" s="1" t="s">
         <v>905</v>
       </c>
       <c r="C324" s="1" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="D324" s="1">
         <v>2019</v>
       </c>
       <c r="E324" s="1">
         <v>9789089673077</v>
       </c>
       <c r="F324" s="1" t="s">
         <v>381</v>
       </c>
       <c r="G324" s="1" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="325" spans="1:7">
       <c r="A325" s="1" t="s">
         <v>906</v>
       </c>
       <c r="B325" s="1" t="s">
         <v>907</v>
       </c>
       <c r="C325" s="1" t="s">
         <v>908</v>
       </c>
       <c r="D325" s="1">
@@ -13808,51 +13808,51 @@
       </c>
       <c r="C388" s="1" t="s">
         <v>150</v>
       </c>
       <c r="D388" s="1">
         <v>2019</v>
       </c>
       <c r="E388" s="1">
         <v>9789045033853</v>
       </c>
       <c r="F388" s="1" t="s">
         <v>32</v>
       </c>
       <c r="G388" s="1" t="s">
         <v>1066</v>
       </c>
     </row>
     <row r="389" spans="1:7">
       <c r="A389" s="1" t="s">
         <v>1067</v>
       </c>
       <c r="B389" s="1" t="s">
         <v>1068</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
       <c r="D389" s="1">
         <v>2014</v>
       </c>
       <c r="E389" s="1">
         <v>9789023482642</v>
       </c>
       <c r="F389" s="1" t="s">
         <v>32</v>
       </c>
       <c r="G389" s="1" t="s">
         <v>1066</v>
       </c>
     </row>
     <row r="390" spans="1:7">
       <c r="A390" s="1" t="s">
         <v>1069</v>
       </c>
       <c r="B390" s="1" t="s">
         <v>1070</v>
       </c>
       <c r="C390" s="1" t="s">
         <v>882</v>
       </c>
       <c r="D390" s="1">
@@ -14116,51 +14116,51 @@
       </c>
       <c r="F401" s="1" t="s">
         <v>190</v>
       </c>
       <c r="G401" s="1" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="402" spans="1:7">
       <c r="A402" s="1" t="s">
         <v>1099</v>
       </c>
       <c r="B402" s="1" t="s">
         <v>1100</v>
       </c>
       <c r="C402" s="1" t="s">
         <v>245</v>
       </c>
       <c r="D402" s="1">
         <v>2017</v>
       </c>
       <c r="E402" s="1">
         <v>9789021666228</v>
       </c>
       <c r="F402" s="1" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
       <c r="G402" s="1" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="403" spans="1:7">
       <c r="A403" s="1" t="s">
         <v>1101</v>
       </c>
       <c r="B403" s="1" t="s">
         <v>1102</v>
       </c>
       <c r="C403" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D403" s="1">
         <v>2018</v>
       </c>
       <c r="E403" s="1">
         <v>9789047624035</v>
       </c>
       <c r="F403" s="1" t="s">
         <v>40</v>
       </c>
       <c r="G403" s="1" t="s">
@@ -15024,51 +15024,51 @@
       </c>
       <c r="B441" s="1" t="s">
         <v>1183</v>
       </c>
       <c r="C441" s="1" t="s">
         <v>1098</v>
       </c>
       <c r="D441" s="1">
         <v>2018</v>
       </c>
       <c r="E441" s="1">
         <v>9789057124808</v>
       </c>
       <c r="F441" s="1" t="s">
         <v>129</v>
       </c>
       <c r="G441" s="1" t="s">
         <v>1137</v>
       </c>
     </row>
     <row r="442" spans="1:7">
       <c r="A442" s="1" t="s">
         <v>1184</v>
       </c>
       <c r="B442" s="1" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="C442" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D442" s="1">
         <v>2019</v>
       </c>
       <c r="E442" s="1">
         <v>9789047711865</v>
       </c>
       <c r="F442" s="1" t="s">
         <v>287</v>
       </c>
       <c r="G442" s="1" t="s">
         <v>1137</v>
       </c>
     </row>
     <row r="443" spans="1:7">
       <c r="A443" s="1" t="s">
         <v>1185</v>
       </c>
       <c r="B443" s="1" t="s">
         <v>1186</v>
       </c>
       <c r="C443" s="1" t="s">
@@ -15096,51 +15096,51 @@
       </c>
       <c r="C444" s="1" t="s">
         <v>1080</v>
       </c>
       <c r="D444" s="1">
         <v>2019</v>
       </c>
       <c r="E444" s="1">
         <v>9789044644166</v>
       </c>
       <c r="F444" s="1" t="s">
         <v>10</v>
       </c>
       <c r="G444" s="1" t="s">
         <v>1137</v>
       </c>
     </row>
     <row r="445" spans="1:7">
       <c r="A445" s="1" t="s">
         <v>1189</v>
       </c>
       <c r="B445" s="1" t="s">
         <v>1190</v>
       </c>
       <c r="C445" s="1" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
       <c r="D445" s="1">
         <v>2017</v>
       </c>
       <c r="E445" s="1">
         <v>9789023498438</v>
       </c>
       <c r="F445" s="1" t="s">
         <v>32</v>
       </c>
       <c r="G445" s="1" t="s">
         <v>1137</v>
       </c>
     </row>
     <row r="446" spans="1:7">
       <c r="A446" s="1" t="s">
         <v>1191</v>
       </c>
       <c r="B446" s="1" t="s">
         <v>1192</v>
       </c>
       <c r="C446" s="1" t="s">
         <v>290</v>
       </c>
       <c r="D446" s="1">
@@ -15326,51 +15326,51 @@
       </c>
       <c r="C454" s="1" t="s">
         <v>133</v>
       </c>
       <c r="D454" s="1">
         <v>2019</v>
       </c>
       <c r="E454" s="1">
         <v>9789025770419</v>
       </c>
       <c r="F454" s="1" t="s">
         <v>249</v>
       </c>
       <c r="G454" s="1" t="s">
         <v>1212</v>
       </c>
     </row>
     <row r="455" spans="1:7">
       <c r="A455" s="1" t="s">
         <v>1215</v>
       </c>
       <c r="B455" s="1" t="s">
         <v>1216</v>
       </c>
       <c r="C455" s="1" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="D455" s="1">
         <v>2019</v>
       </c>
       <c r="E455" s="1">
         <v>9789059246454</v>
       </c>
       <c r="F455" s="1" t="s">
         <v>1217</v>
       </c>
       <c r="G455" s="1" t="s">
         <v>1212</v>
       </c>
     </row>
     <row r="456" spans="1:7">
       <c r="A456" s="1" t="s">
         <v>1218</v>
       </c>
       <c r="B456" s="1" t="s">
         <v>1219</v>
       </c>
       <c r="C456" s="1" t="s">
         <v>293</v>
       </c>
       <c r="D456" s="1">
@@ -15625,51 +15625,51 @@
       </c>
       <c r="C467" s="1" t="s">
         <v>123</v>
       </c>
       <c r="D467" s="1">
         <v>2019</v>
       </c>
       <c r="E467" s="1">
         <v>9789024580941</v>
       </c>
       <c r="F467" s="1" t="s">
         <v>79</v>
       </c>
       <c r="G467" s="1" t="s">
         <v>1246</v>
       </c>
     </row>
     <row r="468" spans="1:7">
       <c r="A468" s="1" t="s">
         <v>1247</v>
       </c>
       <c r="B468" s="1" t="s">
         <v>1248</v>
       </c>
       <c r="C468" s="1" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
       <c r="D468" s="1">
         <v>2019</v>
       </c>
       <c r="E468" s="1">
         <v>9789463880534</v>
       </c>
       <c r="F468" s="1" t="s">
         <v>36</v>
       </c>
       <c r="G468" s="1" t="s">
         <v>1246</v>
       </c>
     </row>
     <row r="469" spans="1:7">
       <c r="A469" s="1" t="s">
         <v>1249</v>
       </c>
       <c r="B469" s="1" t="s">
         <v>1250</v>
       </c>
       <c r="C469" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D469" s="1">
@@ -15795,51 +15795,51 @@
       </c>
       <c r="F474" s="1" t="s">
         <v>79</v>
       </c>
       <c r="G474" s="1" t="s">
         <v>1265</v>
       </c>
     </row>
     <row r="475" spans="1:7">
       <c r="A475" s="1" t="s">
         <v>1266</v>
       </c>
       <c r="B475" s="1" t="s">
         <v>1267</v>
       </c>
       <c r="C475" s="1" t="s">
         <v>1268</v>
       </c>
       <c r="D475" s="1">
         <v>2017</v>
       </c>
       <c r="E475" s="1">
         <v>9789492333308</v>
       </c>
       <c r="F475" s="1" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="G475" s="1" t="s">
         <v>1269</v>
       </c>
     </row>
     <row r="476" spans="1:7">
       <c r="A476" s="1" t="s">
         <v>1270</v>
       </c>
       <c r="B476" s="1" t="s">
         <v>1019</v>
       </c>
       <c r="C476" s="1" t="s">
         <v>133</v>
       </c>
       <c r="D476" s="1">
         <v>2019</v>
       </c>
       <c r="E476" s="1">
         <v>9789025771898</v>
       </c>
       <c r="F476" s="1" t="s">
         <v>239</v>
       </c>
       <c r="G476" s="1" t="s">
@@ -16324,51 +16324,51 @@
       </c>
       <c r="F497" s="1" t="s">
         <v>398</v>
       </c>
       <c r="G497" s="1" t="s">
         <v>1284</v>
       </c>
     </row>
     <row r="498" spans="1:7">
       <c r="A498" s="1" t="s">
         <v>1313</v>
       </c>
       <c r="B498" s="1" t="s">
         <v>1314</v>
       </c>
       <c r="C498" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D498" s="1">
         <v>2019</v>
       </c>
       <c r="E498" s="1">
         <v>9789462914384</v>
       </c>
       <c r="F498" s="1" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
       <c r="G498" s="1" t="s">
         <v>1284</v>
       </c>
     </row>
     <row r="499" spans="1:7">
       <c r="A499" s="1" t="s">
         <v>1315</v>
       </c>
       <c r="B499" s="1" t="s">
         <v>1316</v>
       </c>
       <c r="C499" s="1" t="s">
         <v>150</v>
       </c>
       <c r="D499" s="1">
         <v>2019</v>
       </c>
       <c r="E499" s="1">
         <v>9789025454579</v>
       </c>
       <c r="F499" s="1" t="s">
         <v>10</v>
       </c>
       <c r="G499" s="1" t="s">
@@ -16384,160 +16384,160 @@
       </c>
       <c r="C500" s="1" t="s">
         <v>128</v>
       </c>
       <c r="D500" s="1">
         <v>2017</v>
       </c>
       <c r="E500" s="1">
         <v>9789401444767</v>
       </c>
       <c r="F500" s="1" t="s">
         <v>307</v>
       </c>
       <c r="G500" s="1" t="s">
         <v>1284</v>
       </c>
     </row>
     <row r="501" spans="1:7">
       <c r="A501" s="1" t="s">
         <v>1319</v>
       </c>
       <c r="B501" s="1" t="s">
         <v>1320</v>
       </c>
       <c r="C501" s="1" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
       <c r="D501" s="1">
         <v>2017</v>
       </c>
       <c r="E501" s="1">
         <v>9789023499954</v>
       </c>
       <c r="F501" s="1" t="s">
         <v>32</v>
       </c>
       <c r="G501" s="1" t="s">
         <v>1321</v>
       </c>
     </row>
     <row r="502" spans="1:7">
       <c r="A502" s="1" t="s">
         <v>1322</v>
       </c>
       <c r="B502" s="1" t="s">
         <v>1323</v>
       </c>
       <c r="C502" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D502" s="1">
         <v>2019</v>
       </c>
       <c r="E502" s="1">
         <v>9789047711490</v>
       </c>
       <c r="F502" s="1" t="s">
         <v>310</v>
       </c>
       <c r="G502" s="1" t="s">
         <v>1324</v>
       </c>
     </row>
     <row r="503" spans="1:7">
       <c r="A503" s="1" t="s">
         <v>1325</v>
       </c>
       <c r="B503" s="1" t="s">
         <v>1326</v>
       </c>
       <c r="C503" s="1" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
       <c r="D503" s="1">
         <v>2020</v>
       </c>
       <c r="E503" s="1">
         <v>9789403189307</v>
       </c>
       <c r="F503" s="1" t="s">
         <v>10</v>
       </c>
       <c r="G503" s="1" t="s">
         <v>1324</v>
       </c>
     </row>
     <row r="504" spans="1:7">
       <c r="A504" s="1" t="s">
         <v>1327</v>
       </c>
       <c r="B504" s="1" t="s">
         <v>1328</v>
       </c>
       <c r="C504" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D504" s="1">
         <v>2019</v>
       </c>
       <c r="E504" s="1">
         <v>9789047626435</v>
       </c>
       <c r="F504" s="1" t="s">
         <v>59</v>
       </c>
       <c r="G504" s="1" t="s">
         <v>1329</v>
       </c>
     </row>
     <row r="505" spans="1:7">
       <c r="A505" s="1" t="s">
         <v>1330</v>
       </c>
       <c r="B505" s="1" t="s">
         <v>1331</v>
       </c>
       <c r="C505" s="1" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
       <c r="D505" s="1">
         <v>2019</v>
       </c>
       <c r="E505" s="1">
         <v>9789059246676</v>
       </c>
       <c r="F505" s="1" t="s">
         <v>470</v>
       </c>
       <c r="G505" s="1" t="s">
         <v>1329</v>
       </c>
     </row>
     <row r="506" spans="1:7">
       <c r="A506" s="1" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="B506" s="1" t="s">
         <v>1332</v>
       </c>
       <c r="C506" s="1" t="s">
         <v>281</v>
       </c>
       <c r="D506" s="1">
         <v>2019</v>
       </c>
       <c r="E506" s="1">
         <v>9789048317240</v>
       </c>
       <c r="F506" s="1" t="s">
         <v>249</v>
       </c>
       <c r="G506" s="1" t="s">
         <v>1333</v>
       </c>
     </row>
     <row r="507" spans="1:7">
       <c r="A507" s="1" t="s">
         <v>1334</v>
       </c>
       <c r="B507" s="1" t="s">
@@ -16729,97 +16729,97 @@
       </c>
       <c r="C515" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D515" s="1">
         <v>2019</v>
       </c>
       <c r="E515" s="1">
         <v>9789044836424</v>
       </c>
       <c r="F515" s="1" t="s">
         <v>246</v>
       </c>
       <c r="G515" s="1" t="s">
         <v>1349</v>
       </c>
     </row>
     <row r="516" spans="1:7">
       <c r="A516" s="1" t="s">
         <v>1352</v>
       </c>
       <c r="B516" s="1" t="s">
         <v>1353</v>
       </c>
       <c r="C516" s="1" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="D516" s="1">
         <v>2019</v>
       </c>
       <c r="E516" s="1">
         <v>9789044353235</v>
       </c>
       <c r="F516" s="1" t="s">
         <v>92</v>
       </c>
       <c r="G516" s="1" t="s">
         <v>1354</v>
       </c>
     </row>
     <row r="517" spans="1:7">
       <c r="A517" s="1" t="s">
         <v>1355</v>
       </c>
       <c r="B517" s="1" t="s">
         <v>1356</v>
       </c>
       <c r="C517" s="1" t="s">
         <v>1041</v>
       </c>
       <c r="D517" s="1">
         <v>2013</v>
       </c>
       <c r="E517" s="1">
         <v>9789023485209</v>
       </c>
       <c r="F517" s="1" t="s">
         <v>92</v>
       </c>
       <c r="G517" s="1" t="s">
         <v>1354</v>
       </c>
     </row>
     <row r="518" spans="1:7">
       <c r="A518" s="1" t="s">
         <v>1357</v>
       </c>
       <c r="B518" s="1" t="s">
         <v>1358</v>
       </c>
       <c r="C518" s="1" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="D518" s="1">
         <v>2019</v>
       </c>
       <c r="E518" s="1">
         <v>9789089672889</v>
       </c>
       <c r="F518" s="1" t="s">
         <v>109</v>
       </c>
       <c r="G518" s="1" t="s">
         <v>1354</v>
       </c>
     </row>
     <row r="519" spans="1:7">
       <c r="A519" s="1" t="s">
         <v>1359</v>
       </c>
       <c r="B519" s="1" t="s">
         <v>1360</v>
       </c>
       <c r="C519" s="1" t="s">
         <v>155</v>
       </c>
       <c r="D519" s="1">
@@ -16922,51 +16922,51 @@
       </c>
       <c r="F523" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G523" s="1" t="s">
         <v>1354</v>
       </c>
     </row>
     <row r="524" spans="1:7">
       <c r="A524" s="1" t="s">
         <v>1369</v>
       </c>
       <c r="B524" s="1" t="s">
         <v>1370</v>
       </c>
       <c r="C524" s="1" t="s">
         <v>120</v>
       </c>
       <c r="D524" s="1">
         <v>2019</v>
       </c>
       <c r="E524" s="1">
         <v>9789045120065</v>
       </c>
       <c r="F524" s="1" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="G524" s="1" t="s">
         <v>1354</v>
       </c>
     </row>
     <row r="525" spans="1:7">
       <c r="A525" s="1" t="s">
         <v>1371</v>
       </c>
       <c r="B525" s="1" t="s">
         <v>1372</v>
       </c>
       <c r="C525" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D525" s="1">
         <v>2019</v>
       </c>
       <c r="E525" s="1">
         <v>9789462914421</v>
       </c>
       <c r="F525" s="1" t="s">
         <v>159</v>
       </c>
       <c r="G525" s="1" t="s">
@@ -17037,51 +17037,51 @@
       </c>
       <c r="F528" s="1" t="s">
         <v>92</v>
       </c>
       <c r="G528" s="1" t="s">
         <v>1380</v>
       </c>
     </row>
     <row r="529" spans="1:7">
       <c r="A529" s="1" t="s">
         <v>1381</v>
       </c>
       <c r="B529" s="1" t="s">
         <v>1382</v>
       </c>
       <c r="C529" s="1" t="s">
         <v>215</v>
       </c>
       <c r="D529" s="1">
         <v>2014</v>
       </c>
       <c r="E529" s="1">
         <v>9789055818181</v>
       </c>
       <c r="F529" s="1" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="G529" s="1" t="s">
         <v>1380</v>
       </c>
     </row>
     <row r="530" spans="1:7">
       <c r="A530" s="1" t="s">
         <v>1383</v>
       </c>
       <c r="B530" s="1" t="s">
         <v>1384</v>
       </c>
       <c r="C530" s="1" t="s">
         <v>779</v>
       </c>
       <c r="D530" s="1">
         <v>2014</v>
       </c>
       <c r="E530" s="1">
         <v>9789462800021</v>
       </c>
       <c r="F530" s="1" t="s">
         <v>381</v>
       </c>
       <c r="G530" s="1" t="s">
@@ -17189,51 +17189,51 @@
       </c>
       <c r="C535" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D535" s="1">
         <v>2019</v>
       </c>
       <c r="E535" s="1">
         <v>9789059569485</v>
       </c>
       <c r="F535" s="1" t="s">
         <v>117</v>
       </c>
       <c r="G535" s="1" t="s">
         <v>1396</v>
       </c>
     </row>
     <row r="536" spans="1:7">
       <c r="A536" s="1" t="s">
         <v>1399</v>
       </c>
       <c r="B536" s="1" t="s">
         <v>350</v>
       </c>
       <c r="C536" s="1" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="D536" s="1">
         <v>2019</v>
       </c>
       <c r="E536" s="1">
         <v>9789089673107</v>
       </c>
       <c r="F536" s="1" t="s">
         <v>40</v>
       </c>
       <c r="G536" s="1" t="s">
         <v>1396</v>
       </c>
     </row>
     <row r="537" spans="1:7">
       <c r="A537" s="1" t="s">
         <v>1400</v>
       </c>
       <c r="B537" s="1" t="s">
         <v>1401</v>
       </c>
       <c r="C537" s="1" t="s">
         <v>112</v>
       </c>
       <c r="D537" s="1">
@@ -17359,51 +17359,51 @@
       </c>
       <c r="F542" s="1" t="s">
         <v>32</v>
       </c>
       <c r="G542" s="1" t="s">
         <v>1411</v>
       </c>
     </row>
     <row r="543" spans="1:7">
       <c r="A543" s="1" t="s">
         <v>1414</v>
       </c>
       <c r="B543" s="1" t="s">
         <v>1415</v>
       </c>
       <c r="C543" s="1" t="s">
         <v>488</v>
       </c>
       <c r="D543" s="1">
         <v>2019</v>
       </c>
       <c r="E543" s="1">
         <v>9789492899644</v>
       </c>
       <c r="F543" s="1" t="s">
-        <v>607</v>
+        <v>612</v>
       </c>
       <c r="G543" s="1" t="s">
         <v>1411</v>
       </c>
     </row>
     <row r="544" spans="1:7">
       <c r="A544" s="1" t="s">
         <v>1416</v>
       </c>
       <c r="B544" s="1" t="s">
         <v>1417</v>
       </c>
       <c r="C544" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D544" s="1">
         <v>2021</v>
       </c>
       <c r="E544" s="1">
         <v>9789056372422</v>
       </c>
       <c r="F544" s="1" t="s">
         <v>256</v>
       </c>
       <c r="G544" s="1" t="s">
@@ -17589,51 +17589,51 @@
       </c>
       <c r="F552" s="1" t="s">
         <v>32</v>
       </c>
       <c r="G552" s="1" t="s">
         <v>1428</v>
       </c>
     </row>
     <row r="553" spans="1:7">
       <c r="A553" s="1" t="s">
         <v>1437</v>
       </c>
       <c r="B553" s="1" t="s">
         <v>1438</v>
       </c>
       <c r="C553" s="1" t="s">
         <v>321</v>
       </c>
       <c r="D553" s="1">
         <v>2019</v>
       </c>
       <c r="E553" s="1">
         <v>9789089319869</v>
       </c>
       <c r="F553" s="1" t="s">
-        <v>607</v>
+        <v>612</v>
       </c>
       <c r="G553" s="1" t="s">
         <v>1439</v>
       </c>
     </row>
     <row r="554" spans="1:7">
       <c r="A554" s="1" t="s">
         <v>1440</v>
       </c>
       <c r="B554" s="1" t="s">
         <v>1441</v>
       </c>
       <c r="C554" s="1" t="s">
         <v>120</v>
       </c>
       <c r="D554" s="1">
         <v>2019</v>
       </c>
       <c r="E554" s="1">
         <v>9789045123684</v>
       </c>
       <c r="F554" s="1" t="s">
         <v>79</v>
       </c>
       <c r="G554" s="1" t="s">
@@ -18141,51 +18141,51 @@
       </c>
       <c r="F576" s="1" t="s">
         <v>207</v>
       </c>
       <c r="G576" s="1" t="s">
         <v>1481</v>
       </c>
     </row>
     <row r="577" spans="1:7">
       <c r="A577" s="1" t="s">
         <v>1495</v>
       </c>
       <c r="B577" s="1" t="s">
         <v>1496</v>
       </c>
       <c r="C577" s="1" t="s">
         <v>106</v>
       </c>
       <c r="D577" s="1">
         <v>2016</v>
       </c>
       <c r="E577" s="1">
         <v>9789025871383</v>
       </c>
       <c r="F577" s="1" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
       <c r="G577" s="1" t="s">
         <v>1481</v>
       </c>
     </row>
     <row r="578" spans="1:7">
       <c r="A578" s="1" t="s">
         <v>1497</v>
       </c>
       <c r="B578" s="1" t="s">
         <v>1498</v>
       </c>
       <c r="C578" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D578" s="1">
         <v>2018</v>
       </c>
       <c r="E578" s="1">
         <v>9789047626190</v>
       </c>
       <c r="F578" s="1" t="s">
         <v>1170</v>
       </c>
       <c r="G578" s="1" t="s">